--- v3 (2026-02-01)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re520bbc847534fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b21f4ae17a84517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R2e223327f08547ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R317cfd74bc944b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428b6cfaa9694054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e223327f08547ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refcb2a4aba4e4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317cfd74bc944b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -205,32 +205,32 @@
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Today's transactions until 05:32:19</x:t>
+          <x:t>Today's transactions until 04:06:39</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>