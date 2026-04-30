--- v4 (2026-04-04)
+++ v5 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b21f4ae17a84517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b66ce83a6242f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R317cfd74bc944b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="Rad6900e9328f4409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refcb2a4aba4e4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317cfd74bc944b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red214ce30585425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6900e9328f4409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -205,32 +205,32 @@
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Today's transactions until 04:06:39</x:t>
+          <x:t>Today's transactions until 00:53:39</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>