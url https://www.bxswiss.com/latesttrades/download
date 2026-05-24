--- v5 (2026-04-30)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b66ce83a6242f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4162a973c1ba4c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="Rad6900e9328f4409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="Rf79a4ad4c7424b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red214ce30585425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6900e9328f4409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60346b5ed4c4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79a4ad4c7424b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -205,32 +205,32 @@
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Today's transactions until 00:53:39</x:t>
+          <x:t>Today's transactions until 16:56:34</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>