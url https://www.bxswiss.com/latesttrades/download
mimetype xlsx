--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4162a973c1ba4c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa7b49167314f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="Rf79a4ad4c7424b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R7dc4c1dcd0dd4391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60346b5ed4c4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79a4ad4c7424b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236f2ba87b1c4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dc4c1dcd0dd4391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -205,32 +205,32 @@
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Today's transactions until 16:56:34</x:t>
+          <x:t>Today's transactions until 00:56:30</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>