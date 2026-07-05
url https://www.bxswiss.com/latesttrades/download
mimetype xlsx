--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa7b49167314f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e62d662ef74849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R7dc4c1dcd0dd4391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R26599ae8a9364ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236f2ba87b1c4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dc4c1dcd0dd4391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152994278d51497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26599ae8a9364ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -205,32 +205,32 @@
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Today's transactions until 00:56:30</x:t>
+          <x:t>Today's transactions until 05:46:49</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>