--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e62d662ef74849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e803feab25452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R26599ae8a9364ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R0b9c18e5fe2241f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152994278d51497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26599ae8a9364ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8053d2628783489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9c18e5fe2241f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -205,32 +205,32 @@
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Today's transactions until 05:46:49</x:t>
+          <x:t>Today's transactions until 08:15:05</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>