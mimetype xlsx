--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e803feab25452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4822a5a78897436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R0b9c18e5fe2241f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R9f7ef671ef834b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8053d2628783489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9c18e5fe2241f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fc3178f3cd4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7ef671ef834b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -168,69 +168,19484 @@
           <x:t>Volume</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Amount</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Currency rate</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Amount in CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Transaction Type</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:30:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.430000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1371.500000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1300.8677500000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:30:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.133000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.133000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.1991505000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:30:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.032000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.032000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.1033520000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:36:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39.600000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19800.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18780.3000000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:41:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39.800000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19900.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18875.1500000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0496454155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Binance BNB ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.676000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.676000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.8386860000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1100083471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Chainlink ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.852000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.852000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.4476220000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares XRP ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.872000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.872000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.6425920000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0593331561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Polkadot ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.322500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.322500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.3058912500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1102728750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Cardano ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.882000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.882000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.7335770000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1109575535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Stellar ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.349500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.349500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.0225007500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1135202088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Avalanche Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.027900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.027900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9749631500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1146882316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Algorand ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.678300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.678300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.6433675500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1297762812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Toncoin Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.599400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.599400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.3625309000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:01:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010702154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Komax Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.700000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4842.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4592.6370000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:05:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.510000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8253.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7827.9705000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:37:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.840000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>592.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>561.5120000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:49:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1199067674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin Core ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.003000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>520.120000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>493.3338200000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:54:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.940000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6817.200000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6466.1142000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:54:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.852000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1392.456000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1320.7445160000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:54:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares XRP ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.306000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1444.972000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1370.5559420000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:54:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0496454155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Binance BNB ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.330000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.980000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>195.3720300000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:54:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1109575535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Stellar ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.112000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>146.688000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.1335680000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:54:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1114873776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Solana Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.196000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>691.136000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>655.5424960000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:54:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1209763130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Core Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.017000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>150.425000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.6781125000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:54:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1360612159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Sui Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.452000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.808000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>62.4188880000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:54:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1471826029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Hyperliquid ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.473000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>97.365000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.3507025000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0420682058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ARM Holdings Plc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.7240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.7240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.7240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5951121038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>792.6300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>792.6300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>792.6300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5951121038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>792.6300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>792.6300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>792.6300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5951121038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>792.6300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3963.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3963.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5951121038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>792.6300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4755.7800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4755.7800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA06849F1080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Barrick Mining Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.5660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10069.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10069.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0028241000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Abbott Laboratories</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>90.5590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>905.5900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>905.5900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>159.7410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>638.9640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>638.9640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>159.7410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1757.1510</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1757.1510</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>159.7410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6709.1220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6709.1220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.4000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.4000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13107.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13107.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B0M63391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>107.3060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3219.1800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3219.1800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQ70R696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.4200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>172.2600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>172.2600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.8790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.5870</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.5870</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.8790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.6370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.6370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7134481081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PepsiCo Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.7280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.7280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.7280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.6900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1010.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1010.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYWQWR46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VanEck Vectors Video Gaming and eSports UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.3670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>853.8720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>853.8720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.8420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3403.4280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3403.4280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.8420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9214.3500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9214.3500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US86800U3023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Super Micro Computer Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.3810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2416.3370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2416.3370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0404132054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Arista Networks Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>163.1350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17944.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17944.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.5240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>104.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>104.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740391003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Taiwan Semiconductor Manufacturing Co Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>355.6450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2489.5150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2489.5150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000A1EWWW0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Adidas AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.0150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.0150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.0150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US18915M1071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cloudflare Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>271.5390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>271.5390</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>271.5390</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US11135F1012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Broadcom Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.7760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2068.6560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2068.6560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0008RX29L5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.1420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>614.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>614.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLRB0242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20.7530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>518.8250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>518.8250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>JE00BS44BN30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Birkenstock Holding PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.4730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>234.3110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>234.3110</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BDVPNG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.0240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4951.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4951.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BDVPNG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.0240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11486.7840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11486.7840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00018LB0D8</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.2240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.3440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.3440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US46222L1089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IonQ Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.8750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>107.6250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>107.6250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US46222L1089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IonQ Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.8750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3479.8750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3479.8750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SHL1006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens Healthineers AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.9600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>184.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>184.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7311054099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Polestar Automotive Holding UK PLC (Sp ADS)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.4130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKLF1R75</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.2100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>253.2600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>253.2600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US1912161007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Coca-Cola Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.3120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.6240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.6240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0846707026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Berkshire Hathaway Inc Class-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>418.2280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17147.3480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17147.3480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949181045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>400.8880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3607.9920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3607.9920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US00206R1023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT&amp;T Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.9480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.9480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.9480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US1667641005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chevron Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.9910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>482.9730</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>482.9730</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.2550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3008.3550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3008.3550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.2550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1719.0600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1719.0600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KHX9DX6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46.5500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>558.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>558.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0009805522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nebius Group NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>214.9100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1934.1900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1934.1900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0009805522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nebius Group NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>214.9100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>214.9100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>214.9100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0009805522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nebius Group NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>214.9100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>644.7300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>644.7300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US91913Y1001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Valero Energy Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>276.9050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>276.9050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>276.9050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US4581401001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.9490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.8980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.8980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US4581401001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.9490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2173.7250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2173.7250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0231351067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>217.6870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>653.0610</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>653.0610</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B8GF1M35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR Dow Jones Global Real Estate UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.8670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.8670</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.8670</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US98422D1054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XPeng Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.5640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>191.2800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>191.2800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7731211089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rocket Lab Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.6810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>656.8100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>656.8100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0002Y8CX98</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32.8750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>493.1250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>493.1250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US02079K3059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alphabet Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>284.2340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>568.4680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>568.4680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US02079K3059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alphabet Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>284.2340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1421.1700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1421.1700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7427181091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Procter &amp; Gamble Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.7940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7959.1980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7959.1980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949724083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Strategy Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.9930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.9930</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.9930</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA4339211035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Hive Digital Technologies Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.1170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0032077012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>600.6540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>600.6540</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>600.6540</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQT3WG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.9450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>494.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>494.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQT3WG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.9450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>247.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>247.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B8GKDB10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.2940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6183.5200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6183.5200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B8GKDB10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.2940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1623.1740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1623.1740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B1XNHC34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.5290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.5290</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.5290</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US70450Y1038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PayPal Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.2290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9935.1740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9935.1740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US12468P1049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>C3.ai Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.3220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>582.5400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>582.5400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00B63H8491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rolls-Royce Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.0780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>204.9360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>204.9360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00B63H8491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rolls-Royce Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.0780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.2480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.2480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.0370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>361.4800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>361.4800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.0370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.2590</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.2590</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B14X4T88</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.3050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.6100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.6100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B14X4T88</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.3050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>920.6750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>920.6750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000JZYIUN0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.5240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>735.7200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>735.7200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.3690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>989.5200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>989.5200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.3690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.7490</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.7490</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US9581021055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Western Digital Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>397.4140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>397.4140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>397.4140</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US9043111072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Under Armour Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.4620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2231.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2231.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.4470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1291.9170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1291.9170</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.4470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>469.7880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>469.7880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.4470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1761.7050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1761.7050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FI0009000681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nokia OYJ</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.6710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>364.1820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>364.1820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US90364P1057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UiPath Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.1490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9861.7500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9861.7500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AU000000EVN4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Evolution Mining Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3497.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3497.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0009895292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AstraZeneca PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>128.2100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>512.8400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>512.8400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYMLZY74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.8430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>731.5630</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>731.5630</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYMLZY74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.8430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1177.6380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1177.6380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.8330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>264.8310</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>264.8310</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.8330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>491.8290</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>491.8290</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.8330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10858.0710</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10858.0710</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3RBWM25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>154.1930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4779.9830</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4779.9830</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US88160R1014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>275.5650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>275.5650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>275.5650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US88160R1014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>275.5650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>275.5650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>275.5650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US88160R1014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>275.5650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>551.1300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>551.1300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US98980G1022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zscaler Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>151.7820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>758.9100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>758.9100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007500001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>thyssenkrupp AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.8710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>257.4200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>257.4200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000PJL7R74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.0660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>506.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>506.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000PJL7R74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.0660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3799.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3799.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.4000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.4000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>887.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>887.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5494982029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lucid Group Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.2620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.6200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.6200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>338.3160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>676.6320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>676.6320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>338.3160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>338.3160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>338.3160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>338.3160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2029.8960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2029.8960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000A0D9PT0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>MTU Aero Engines AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>357.9510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3579.5100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3579.5100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ0KDQ92</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.3620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>266.7240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>266.7240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ0KDQ92</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.3620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1600.3440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1600.3440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B1TXK627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares II Global Water UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.0070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4095.4550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4095.4550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6YX5B26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.3520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6YX5B26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR S&amp;P Emerging Markets Dividend Aristocrats UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.3520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.8160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.8160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67421J2078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Oatly Group AB (Sp ADS)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.0600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.5400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.5400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0006231004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Infineon Technologies AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.3300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B9CQXS71</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.2630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4989.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4989.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000W8WMSL2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32.8560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1971.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1971.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B0M62Q58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares MSCI World UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>87.1510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7669.2880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7669.2880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKWQ0P07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>244.6210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>489.2420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>489.2420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3VVMM84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.6520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1961.9080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1961.9080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US92766K4031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Virgin Galactic Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.5660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>256.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>256.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QS095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.0480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2504.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2504.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QS095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.0480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11071.2160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11071.2160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L2SA8K5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.9110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.5550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.5550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B53SZB19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1409.6420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2819.2840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2819.2840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US30303M1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Meta Platforms Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>478.8970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3831.1760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3831.1760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US30303M1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Meta Platforms Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>478.8970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34959.4810</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34959.4810</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.5240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1795.7160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1795.7160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.5240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>997.6200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>997.6200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.5240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2992.8600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2992.8600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.1060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.1060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.1060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.1060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>360.3180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>360.3180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US60770K1079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Moderna Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.0480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>156.1440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>156.1440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0012969182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Adyen N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1006.4710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1006.4710</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1006.4710</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000017NMH7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Asia Defence UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.5500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>148.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>148.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7561091049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Realty Income Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.0620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.0620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.0620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7561091049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Realty Income Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.0620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.0620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.0620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BNRQM384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>76.6640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21159.2640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21159.2640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>250.5690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1503.4140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1503.4140</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000PAG9113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Dr. Ing. h.c. F. Porsche AG Vz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.1980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8239.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8239.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BTJRMP35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>75.9210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>531.4470</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>531.4470</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000TUAG505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TUI AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.7940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>373.6700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>373.6700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKS7L097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.9140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>989.0540</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>989.0540</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000V93BNU0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.7520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4728.1440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4728.1440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B60SWW18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>159.4890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>318.9780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>318.9780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.8830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21329.5250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21329.5250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US3168411052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Figma Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21.2420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.7260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.7260</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG6683N1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NU Holdings Ltd/Cayman Islands</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.2100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10989.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10989.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US01609W1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alibaba Group Holding Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.4790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>298.4370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>298.4370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BE0003797140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Groupe Bruxelles Lambert SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.9550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>354.7750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>354.7750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AU000000RIO1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>RIO TINTO LTD REGISTERED SHARES O.N.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>97.0040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>291.0120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>291.0120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0010273215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ASML Holding N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1494.0440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2988.0880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2988.0880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00053WDH64</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>293.6400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>293.6400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BF4RFH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10129.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10129.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.1240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>181.2400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>181.2400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.1240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.3640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.3640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CNE100000296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BYD Co Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.1660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CNE100000296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BYD Co Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.1660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.8300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.8300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQQP9G91</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VanEck Junior Gold Miners UCITS Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.9810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>347.9240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>347.9240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Q0IU5T1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>181.9900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>727.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>727.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>181.9900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>181.9900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>181.9900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>181.9900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1273.9300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1273.9300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0000235190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Airbus SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.3120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.3120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.3120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000AON7ET1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ARK Space &amp; Defence Innovation UCITS ETF USD Acc (actively managed ETF)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.0700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.0700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BR626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.7220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>177.4440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>177.4440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKVD2N49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Seagate Technology Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>741.4740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4448.8440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4448.8440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BE0974293251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Anheuser-Busch InBev SA/NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.4370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.4370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.4370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1115.9580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2231.9160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2231.9160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0007980591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BP PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.7880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.7880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.7880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FI0009013296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Neste OYJ</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.3160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US9344231041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Warner Bros. Discovery Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.7440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US4592001014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>International Business Machines Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>193.1470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>772.5880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>772.5880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000YYE6WK5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VanEck Defense UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>55.0270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5777.8350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5777.8350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.2080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>524.1600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>524.1600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.2080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1389.0240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1389.0240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US58463J3041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Medical Properties Trust Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.4500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYTRRH56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR MSCI World Utilities UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.4270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.5620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.5620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0079031078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Advanced Micro Devices Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>398.6500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1993.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1993.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US80004C2008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandisk Corporation (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1287.7180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2575.4360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2575.4360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.4550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1111.3750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1111.3750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.4550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1333.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1333.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.4550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2000.4750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2000.4750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BMFKG444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.6430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1699.2900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1699.2900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BMFKG444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.6430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>566.4300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>566.4300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BMFKG444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.6430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3341.9370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3341.9370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8552441094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Starbucks Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>87.5400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.0800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.0800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLPK3577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.1100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8426.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8426.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B42NKQ00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.5590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>316.7700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>316.7700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US98138H1014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Workday Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>163.4300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9805.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9805.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.8830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9141.2250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9141.2250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.8830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1218.8300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1218.8300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.8830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1218.8300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1218.8300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.8830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>609.4150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>609.4150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US30303M1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Meta Platforms Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>478.4340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4305.9060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4305.9060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QS095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.0480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11972.9440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11972.9440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B53L3W79</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>240.9800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4819.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4819.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BDVPNG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.1300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9813.8700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9813.8700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BNRQM384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Nasdaq-100 Swap UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>76.6740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>81121.0920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>81121.0920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.2420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5248.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5248.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2628.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2628.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1124</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4545.4560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4545.4560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.0880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.0880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.8800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.8800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1011.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1011.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>101.2950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>101.2950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>270.1200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>270.1200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0139101593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Gold ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1049.1070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1049.1070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1049.1070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0139101593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Gold ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1049.1070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3147.3210</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3147.3210</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0139101593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Gold ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1049.1070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5245.5350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5245.5350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0001VDDL68</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.9670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>298.3500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>298.3500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0001VDDL68</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.9670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>495.2610</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>495.2610</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.3080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.3080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>378.9450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>378.9450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9G01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Solana ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.5940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>189.0680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>189.0680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ5JNZ06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.6690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.6760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.6760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.2180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>746.0900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>746.0900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.2180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.2180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.2180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.2180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>298.4360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>298.4360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.2180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.2180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.2180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.2180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>298.4360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>298.4360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.4990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.9900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.9900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.5850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.5850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1135.3300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1135.3300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00035F1RO6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.1460</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>425.1100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>425.1100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9H18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Polkadot ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.3490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20.9400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20.9400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BDQZN774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.5660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1128.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1128.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.5620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5533.7940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5533.7940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183136057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Platinum ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>407.8840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>815.7680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>815.7680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0237935637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>192.4500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10969.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10969.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>93.6740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1967.1540</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1967.1540</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>456.8580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>456.8580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.1040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.6640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.6640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.1040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2327.1600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2327.1600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.1040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3737.5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3737.5600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5BMR087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>684.9660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>684.9660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>684.9660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0018294154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.2670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>716.3350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>716.3350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011432447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Basilea Pharmaceutica AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.7460</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>268.7300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>268.7300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012100191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tecan Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.9730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.9730</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.9730</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>436.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>436.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5869.0420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5869.0420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012549785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>238.8090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>238.8090</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>238.8090</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010570767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chocoladefabriken Lindt&amp;Spruengli PS SF 10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9505.8980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9505.8980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9505.8980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0435377954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SIG Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.6770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.0310</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.0310</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1485899350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Banque Cantonale de Genève</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.4330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.1650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.1650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.3160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>586.5280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>586.5280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>132.0100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>132.0100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>132.0100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012214059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Holcim AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>72.1480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>505.0360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>505.0360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012255144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>THE SWATCH GROUP AG (N)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.1670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>801.5070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>801.5070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0319416936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Flughafen Zurich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>233.1910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>932.7640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>932.7640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.5460</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2440.4900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2440.4900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0002178181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Stadler Rail AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.1320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>193.0560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>193.0560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0002178181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Stadler Rail AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.1320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0225173167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cembra Money Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.2110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.6330</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.6330</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.6880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>961.1360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>961.1360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024666528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Centiel AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.2000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0311864901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>649.3010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1947.9030</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1947.9030</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012138605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Adecco Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.6450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7755.5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7755.5600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430134226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amrize Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.0800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5712.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5712.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>83.4910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>166.9820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>166.9820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>83.4910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>584.4370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>584.4370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0418792922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sika AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>191.3280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>573.9840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>573.9840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0002635307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.9330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9909.2800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9909.2800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US75734B1008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Reddit Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.6630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22346.0800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22346.0800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLPK3577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.0720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2104.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2104.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012138605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Adecco Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.7470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2184.7240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2184.7240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3754.1340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3754.1340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292088809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETP on FuW Swiss 50 Index NTR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.4600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1536.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1536.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Ethereum</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.7100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>147.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>147.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Bitcoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.0800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>392.6400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>392.6400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5801351017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>McDonald's Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>222.4420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>222.4420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>222.4420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0139101593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Gold ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1047.3860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2094.7720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2094.7720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007164600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SAP SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.0370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>855.1850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>855.1850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007164600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SAP SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.0370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3420.7400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3420.7400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0276837694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Mobilezone Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.8490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>138.4900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>138.4900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005493092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Borussia Dortmund GmbH &amp; Co KGaA (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.9940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US80004C2008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandisk Corporation (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1277.6320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2555.2640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2555.2640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:03:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US68389X1054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Oracle Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>126.5180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1265.1800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1265.1800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:03:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.240000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3912.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3710.5320000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:03:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000JZYIUN0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.5110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>980.4400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>980.4400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:03:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8522341036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Block Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.2930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.8790</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.8790</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:04:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8950</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1285.6100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1285.6100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:04:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BZCQB185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.3230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>219.6900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>219.6900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:04:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.7300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1509.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1509.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:04:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012829898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Emmi AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>869.2820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5215.6920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5215.6920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>214.1760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>214.1760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.980000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6832.400000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6480.5314000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.901000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1396.278000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1324.3696830000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares XRP ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.488000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1456.256000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1381.2588160000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0496454155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Binance BNB ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.816000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>208.896000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.1378560000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1109575535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Stellar ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.216000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.184000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.5010240000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1114873776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Solana Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.560000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>696.960000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>661.0665600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1209763130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Core Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.030000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>150.750000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.9863750000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1360612159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Sui Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.674000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66.696000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.2611560000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1471826029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Hyperliquid ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.593000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>97.965000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.9198025000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US98980G1022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zscaler Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>151.7820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>455.3460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>455.3460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BF4RFH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13222.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13222.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT0000KTMI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAJAJ Mobility AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32.7360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.4720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.4720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:06:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.4040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5452.7440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5452.7440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:06:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BHZRR030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>82.2690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4277.9880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4277.9880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:06:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.993000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35986.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34132.7210000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:07:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1355.6250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1355.6250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:07:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.2160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>786.4800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>786.4800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:07:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000TKMS001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TKMS AG &amp; Co KGaA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.4960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.4960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.4960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:07:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BDVPNG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Artificial Intelligence UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.3830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4969.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4969.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>159.5500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20262.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20262.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS2940466316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.449000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.449000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.1683765000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS2940466316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.449000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.898000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3367530000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS2940466316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.449000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.449000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.1683765000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS2940466316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.449000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.449000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.1683765000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>72.6660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>72.6660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:09:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007164600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SAP SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>172.8930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2939.1810</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2939.1810</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:09:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000HAG0005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Hensoldt AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.7770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>443.8850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>443.8850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:09:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1125.2490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25880.7270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25880.7270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:09:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038389992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BB Biotech AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7695.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7298.7075000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1363.7500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1363.7500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.7750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>944.3750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>944.3750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.600000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1160.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1100.2600000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BTJRMP35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>75.5650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.6950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.6950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.3460</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.3460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.3460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000A161408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>HelloFresh SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.9450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>82.4600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>82.4600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ0KDQ92</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.1590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>266.3180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>266.3180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA82509L1076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shopify Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>127.8520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1789.9280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1789.9280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025238863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kuehne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.2330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16476.1740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16476.1740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.6000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000BASF111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BASF SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.4880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.4880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.4880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1127.0520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30430.4040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30430.4040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1129.0010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18064.0160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18064.0160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6516391066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Newmont Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.9410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11152.9200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11152.9200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.8570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.5700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.5700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1123.8120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20228.6160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20228.6160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.0770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.1540</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.1540</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000A161408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>HelloFresh SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.9590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>591.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>591.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.5710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.5710</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.5710</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:14:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0435377954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SIG Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.630000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>332.600000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>315.4711000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:14:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.8430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>638.4300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>638.4300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:14:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000YKHGYN2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.4270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5056.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5056.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:14:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0000816824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>OC Oerlikon Corporation AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.0010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2500.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2500.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:14:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1110425654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Montana Aerospace AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.6990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.3980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.3980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025238863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kuehne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.9190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21615.7380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21615.7380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>217.4200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>217.4200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007100000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Mercedes-Benz Group AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.9800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>343.8400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>343.8400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US00724F1012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Adobe Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>218.3980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>873.5920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>873.5920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.4190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>396.8380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>396.8380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:16:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>81.0270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9318.1050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9318.1050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:16:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000HLAG475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Hapag-Lloyd AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.0330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4881.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4881.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:16:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA82509L1076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shopify Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>127.7350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>127.7350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>127.7350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:16:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000YYE6WK5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VanEck Defense UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>55.3670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1162.7070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1162.7070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:16:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>178.4600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>178.4600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0018294154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.9240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>431.7720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>431.7720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0008742519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscom AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>635.1570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6351.5700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6351.5700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJGWQN72</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Cloud Computing UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.5770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>335.7700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>335.7700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>159.5110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>797.5550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>797.5550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0012969182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Adyen N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1012.5990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1012.5990</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1012.5990</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1425684714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Aryzta AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>90.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>90.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.006000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>216.072000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>204.9442920000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>JE00BS44BN30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Birkenstock Holding PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32.8220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.9320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.9320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.0910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>180.9100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>180.9100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>64.0750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6407.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6407.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.912000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>250.768000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>237.8534480000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:19:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000A161408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>HelloFresh SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.9280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>204.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>204.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:19:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US92766K4031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Virgin Galactic Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.5660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3849.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3849.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:19:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.6940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>279.3880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>279.3880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:20:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.5320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3830.8160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3830.8160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:20:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0198251305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Coca-Cola HBC AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54.400000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27200.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9485</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25799.2000000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:20:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.7370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1397.3700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1397.3700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:20:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.4150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.4150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.4150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:20:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0276837694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Mobilezone Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.1120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1128.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1128.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025238863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kuehne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.9210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18860.9690</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18860.9690</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1429326825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siegfried Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.4790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4909.2190</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4909.2190</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007164600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SAP SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>172.2650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>172.2650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>172.2650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.5180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>575.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>575.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3VVMM84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.4390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>269.7560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>269.7560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025238863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kuehne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.7740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.7740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.7740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:22:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.5970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.5970</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.5970</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:22:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6092071058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Mondelez International Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.4350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.7400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.7400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:22:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>159.4750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1913.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1913.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:22:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5L8K969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>243.7170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15841.6050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15841.6050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BF4RFH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.7890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1874</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16470.5860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16470.5860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0100837282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kardex Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>256.8390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>770.5170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>770.5170</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>83.0300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6227.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6227.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.0430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>266.8170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>266.8170</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.0700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.1400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.1400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-08-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:24:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US78392B2060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SK hynix Inc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>135.3800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>135.3800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>135.3800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total volume</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
-      <x:c s="6" t="n"/>
+      <x:c s="6" t="n">
+        <x:v>34713</x:v>
+      </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
-      <x:c s="9" t="n"/>
-[...4 lines deleted...]
-          <x:t>Today's transactions until 08:15:05</x:t>
+      <x:c s="9" t="n">
+        <x:v>1207645.2106531000</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Today's transactions until 09:24:59</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>