--- v10 (2026-08-14)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4822a5a78897436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907106dc2a694fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="R9f7ef671ef834b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="Racc4291b37de480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fc3178f3cd4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7ef671ef834b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fbb532690845a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc4291b37de480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -170,19482 +170,49703 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Amount</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Currency rate</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Amount in CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Transaction Type</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14-08-2026</x:t>
-[...4 lines deleted...]
-          <x:t>07:30:01</x:t>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:32:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.500000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>147.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.6206000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:35:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.580000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2616.180000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2484.8477640000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:36:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.940000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1249.400000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1186.6801200000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:36:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.940000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>374.820000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>356.0040360000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:39:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.230000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1889.200000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1794.3621600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:49:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.020000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9404.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8931.9192000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:58:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.184000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.368000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.1407264000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>147.150000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1471.500000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1397.6307000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012032113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>382.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12606.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11973.1788000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1135202120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Aave ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.913000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.826000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.5295348000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1135202088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Avalanche Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.245300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.962400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.4622875200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:12:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>83.460000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1669.200000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1585.4061600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:13:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9LHG4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TSI Strategie Nasdaq-Werte</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1021.550000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3064.650000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2910.8045700000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:32:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS2940466316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.748500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>101.227500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>96.1458795000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:48:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.272000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.272000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21.1539456000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:48:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.462000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.462000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.2842076000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2416.8690</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2416.8690</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5577.3900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5577.3900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4647.8250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4647.8250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24168.6900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24168.6900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>185.9130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>557.7390</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>557.7390</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BP3QZ601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>72.9210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12323.6490</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12323.6490</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US62914V1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nio Inc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.0610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>474.4550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>474.4550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BP6MXD84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.0560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>494.7280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>494.7280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BP6MXD84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.0560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BP6MXD84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.0560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17201.3120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17201.3120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0000902GT6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Megatrends UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.8730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>101.6190</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>101.6190</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8190471016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shake Shack Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.0940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.0940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.0940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000A2YN900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TeamViewer SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.2270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.2270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.2270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US1667641005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chevron Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.9030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>509.7090</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>509.7090</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005313704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Carl Zeiss Meditec AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.8350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.5050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.5050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000A0WMPJ6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AIXTRON SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.7700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5515.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5515.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7134481081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PepsiCo Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>111.8170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1118.1700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1118.1700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7475251036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>QUALCOMM Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>137.4940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>137.4940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>137.4940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.9110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3195.6860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3195.6860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000CYTPBT0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.8760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2406.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2406.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00B63H8491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rolls-Royce Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.1750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1245.4750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1245.4750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.0040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>282.0080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>282.0080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0090661010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Airbnb Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>145.7560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>145.7560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>145.7560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0231351067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>208.9160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2089.1600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2089.1600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BR626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.5820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.5820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.5820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000BASF111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BASF SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.7690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>398.1520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>398.1520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.6120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.8360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.8360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0079031078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Advanced Micro Devices Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>391.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>391.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>391.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0527691069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Autodesk Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>179.9360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8996.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8996.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US11135F1012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Broadcom Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>293.7340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>293.7340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>293.7340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.5250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.5250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.5250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.5250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.5750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.5750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000I8KRLL9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.4500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>427.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>427.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.4870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1722.4350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1722.4350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US3696043013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>General Electric Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.7670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.7670</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.7670</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.5650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.5650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.5650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.5650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.5650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.5650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0002Y8CX98</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.2930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.1720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.1720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.4870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.4870</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.4870</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ZAL1111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zalando SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.2760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4455.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4455.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYVJRP78</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.2370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.2370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.2370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US79466L3024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Salesforce Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.0560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.0560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.0560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B0M63730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares MSCI AC Far East ex-Japan UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.9690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.9690</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.9690</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3WJKG14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.1160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1684.6400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1684.6400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGHQ0G80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.4010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.4010</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.4010</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLRPQH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rize - Sustainable Future of Food UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.1990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.5920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.5920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.5450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5009.9500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5009.9500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.5450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.7250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.7250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.5450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>455.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>455.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>JE00BS44BN30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Birkenstock Holding PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.8090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.8090</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.8090</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.6530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.6530</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.6530</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00018LB0D8</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.1960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>286.8600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>286.8600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00018LB0D8</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.1960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>467.1720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>467.1720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00018LB0D8</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.1960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6253.5480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6253.5480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ0KDQ92</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.9190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.9190</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.9190</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000YKHGYN2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.5320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0008RX29L5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.0860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.1180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.1180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8334451098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Snowflake Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>267.1230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1602.7380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1602.7380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8334451098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Snowflake Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>267.1230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13356.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13356.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US1912161007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Coca-Cola Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.3500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>570.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>570.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQZ41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.3070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.2280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.2280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA0585861085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ballard Power Systems Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.9270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.1750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.1750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BTJRMP35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.6770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.6770</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.6770</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BTJRMP35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.6770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11884.5810</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11884.5810</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.6890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1196.8710</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1196.8710</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.6890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.0670</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.0670</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KHX9DX6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46.9780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1409.3400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1409.3400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B42NKQ00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1032.4020</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1032.4020</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US02079K3059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alphabet Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>274.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>274.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>274.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US02079K3059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alphabet Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>274.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>274.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>274.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US02079K3059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alphabet Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>274.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>548.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>548.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000W8WMSL2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.2310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10732.0050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10732.0050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYMLZY74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.2280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>115.3680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>115.3680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US20825C1045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ConocoPhillips</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>110.4150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>220.8300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>220.8300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000JZYIUN0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.5340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>400.0780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>400.0780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US78392B2060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SK hynix Inc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>148.0320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>296.0640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>296.0640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BHZRR030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.5700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4963.0600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4963.0600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BHZRR030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.5700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>855.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>855.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BHZRR030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Franklin FTSE Korea UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.5700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.1400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.1400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005190003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bayerische Motoren Werke AG St (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.8610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.7220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.7220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0000226223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>STMicroelectronics N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.4370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.8740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.8740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000AON7ET1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ARK Space &amp; Defence Innovation UCITS ETF USD Acc (actively managed ETF)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.4350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>443.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>443.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>JE00B4T3BW64</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Glencore PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.6500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13300.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13300.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>300.5100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>300.5100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US45826J1051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Intellia Therapeutics Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.6900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>106.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>106.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000V93BNU0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.6550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000V93BNU0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.6550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>548.5350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>548.5350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>443.7450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>443.7450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0031442068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>62.1610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>994.5760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>994.5760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0031442068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>62.1610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>497.2880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>497.2880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000RENK730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>RENK Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.5340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>810.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>810.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7561091049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Realty Income Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>50.5010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3686.5730</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3686.5730</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0334081137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CRISPR Therapeutics AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.1030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.5150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.5150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.3300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>242.6200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>242.6200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.3300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.3300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1403.7300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1403.7300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQ70R696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.3480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.6960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.6960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>101.2780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11241.8580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11241.8580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ENER6Y0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens Energy AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>137.6420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2339.9140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2339.9140</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ENER6Y0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens Energy AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>137.6420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2752.8400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2752.8400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000O8KMPM1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21.0620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>147.4340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>147.4340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>158.0570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>158.0570</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>158.0570</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>158.0570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>474.1710</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>474.1710</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>158.0570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10273.7050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10273.7050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKLF1R75</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.7390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6925.6300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6925.6300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007664039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Volkswagen AG Vz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>75.4090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>527.8630</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>527.8630</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QS095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.0150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.0300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.0300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLRB0242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.5750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>137.0250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>137.0250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLRB0242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.5750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3425.6250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3425.6250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BMHVL512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Klarna Group PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.7720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.9840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.9840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQT3WG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQT3WG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3607.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3607.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL00150001Q9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Stellantis N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.4750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1315.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1315.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US58463J3041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Medical Properties Trust Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.2480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.3760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.3760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US86800U3023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Super Micro Computer Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32.0860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>481.2900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>481.2900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKS7L097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.5310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>619.7170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>619.7170</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.4330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>592.2990</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>592.2990</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.4330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>394.8660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>394.8660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.4330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.4330</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.4330</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0007980591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BP PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.9980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.9780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.9780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0007980591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BP PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.9980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.9820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.9820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Q0IU5T1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.1590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1283.2850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1283.2850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US09075V1026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BioNTech SE (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>84.5480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>253.6440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>253.6440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US09075V1026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BioNTech SE (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>84.5480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.0960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.0960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG6683N1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NU Holdings Ltd/Cayman Islands</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.2760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US68389X1054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Oracle Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>135.2730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2164.3680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2164.3680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949181045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>399.3190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1597.2760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1597.2760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US81762P1021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ServiceNow Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>570.2350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>570.2350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US81762P1021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ServiceNow Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1710.7050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1710.7050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.9240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.9240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.9240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.9240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9833.7680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9833.7680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.9240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>959.3920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>959.3920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B60SWW18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>156.6210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2662.5570</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2662.5570</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3VVMM84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.5430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>274.1720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>274.1720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0006231004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Infineon Technologies AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.2670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1181.6070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1181.6070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0006231004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Infineon Technologies AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.2670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5626.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5626.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US01609W1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alibaba Group Holding Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.2010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2766.0300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2766.0300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B53L3W79</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>234.8430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5166.5460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5166.5460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>969.3610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>969.3610</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>969.3610</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B1XNHC34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.3980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>209.9500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>209.9500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US26740W1099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>D-Wave Quantum Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.5630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>203.4450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>203.4450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US26740W1099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>D-Wave Quantum Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.5630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.1260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.1260</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US9344231041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Warner Bros. Discovery Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.7480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.2440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.2440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.1370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.5070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.5070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.1370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>716.0830</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>716.0830</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.1370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1905.5090</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1905.5090</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67421J2078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Oatly Group AB (Sp ADS)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.3700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.3700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BP3QZB59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Edge MSCI World Value Factor UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.6920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>744.6120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>744.6120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007500001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>thyssenkrupp AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.5970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>729.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>729.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU0292095535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Euro Stoxx Quality Dividend UCITS ETF 1D</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.6600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5158.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5158.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US46222L1089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IonQ Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.0010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>594.0180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>594.0180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0937121079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bloom Energy Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>212.5850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8503.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8503.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ENAG999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>E.ON SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.6610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>166.6100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>166.6100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US42824C1099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Hewlett Packard Enterprise Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.1460</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1264.3800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1264.3800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740391003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Taiwan Semiconductor Manufacturing Co Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>353.9030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14156.1200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14156.1200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5BMR087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>673.7560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>673.7560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>673.7560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5BMR087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>673.7560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8085.0720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8085.0720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007164600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SAP SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>172.3390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.6780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.6780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US80004C2008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandisk Corporation (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1452.8650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8717.1900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8717.1900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US80004C2008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandisk Corporation (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1452.8650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5811.4600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5811.4600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.1280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.1280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.1280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.1280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>472.5120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>472.5120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US91913Y1001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Valero Energy Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>308.7330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15436.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15436.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>178.4600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>178.4600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.5370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.5370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8476.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8476.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2382.4410</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2382.4410</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US88160R1014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>288.7120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1154.8480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1154.8480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AU000000BHP4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BHP Group Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.3580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.4320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.4320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AU000000BHP4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BHP Group Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.3580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44829.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44829.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012214059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Holcim AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.0130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1022.1820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1022.1820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0003420806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Orell Fuessli AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>146.0690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>730.3450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>730.3450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0418792922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sika AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>191.9320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>191.9320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>191.9320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.7110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1023.2430</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1023.2430</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.7110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.7110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.7110</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.7320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>398.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>398.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>137.1580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2057.3700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2057.3700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>669.2880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8700.7440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8700.7440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>596.3660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>596.3660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>596.3660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0212255803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Burkhalter Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>134.7120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>269.4240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>269.4240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.4490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>222.2450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>222.2450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.4490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1022.3270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1022.3270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1386220409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sunrise Communications AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.2670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.3350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.3350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1256740924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SGS S.A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>90.8010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>454.0050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>454.0050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.4530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1056.7950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1056.7950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012255144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>THE SWATCH GROUP AG (N)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.1500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1110425654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Montana Aerospace AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.8540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>497.0800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>497.0800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0432492467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alcon AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.6510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.9530</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.9530</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0406705126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sensirion Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.1700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3126.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3126.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54.4150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54.4150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0363463438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Idorsia Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.1430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1028.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1028.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0002178181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Stadler Rail AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.1380</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.5520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.5520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0002178181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Stadler Rail AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.1380</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174.8280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174.8280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0016440353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EMS-Chemie Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>783.0630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>783.0630</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>783.0630</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038389992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BB Biotech AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.5420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>107.0840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>107.0840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126639464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Calida Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.9160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>208.7400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>208.7400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BP6MXD84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.6620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6515.5260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6515.5260</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7006.8460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7006.8460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US4581401001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.3590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.3590</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.3590</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0118923876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.5320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.0640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.0640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BMTP1626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Crypto Market ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.0990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>50.9900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>50.9900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0139101593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Gold ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1058.6820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2117.3640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2117.3640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0016999846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.7000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>442.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>442.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0016999846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.7000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>958.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>958.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.0310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.5580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.5580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00035F1RO6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>675.0800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>675.0800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.7380</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>987.1180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>987.1180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9G01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Solana ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.8180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5530.8240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5530.8240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9H18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Polkadot ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.4880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>400.1600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>400.1600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0032912732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SLI ETF A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.0470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.0470</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.0470</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0032912732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SLI ETF A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.0470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>470.0940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>470.0940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0032912732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SLI ETF A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.0470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2585.5170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2585.5170</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BDQZN774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.3250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>446.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>446.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.3130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3896.4510</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3896.4510</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.2900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.2900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>841.1250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>841.1250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.2900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.2900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BN474G19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.3290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.6580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.6580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0104136236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF II (CH) Gold ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.0690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21208.2780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21208.2780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.9620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.9620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.1380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.1380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.0100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>910.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>910.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.0100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>784.5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>784.5600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183136057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Platinum ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>430.8570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7755.4260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7755.4260</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.4240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>354.4160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>354.4160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.4240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1011.1280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1011.1280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>153.5790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>153.5790</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>153.5790</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>545.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>545.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Chainlink</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.0220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>357.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>357.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Ethereum</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.4100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3979.0500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3979.0500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005493092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Borussia Dortmund GmbH &amp; Co KGaA (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.0690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.0700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.0700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Avalanche</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.6570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.5700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.5700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Dogecoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.7400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.6200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.6200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BP3QZ601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>72.8920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38705.6520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38705.6520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BP3QZ601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Edge MSCI World Quality Factor UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>72.8920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>364.4600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>364.4600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BP6MXD84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.7240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13542.9160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13542.9160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BP6MXD84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.7240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37724.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37724.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0104136236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF II (CH) Gold ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>341.9170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20856.9370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20856.9370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKLF1R75</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Battery Solutions UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.6910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7324.3800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7324.3800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:03:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.8120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>491.2480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>491.2480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:03:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYM11L64</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Fdso - MSCI ACWI SF UCITS ETF (hedged to CHF) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>248.8560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54748.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54748.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:03:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0496454155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Binance BNB ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.412000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.412000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.2327176000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:03:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000I8KRLL9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.4020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2460.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2460.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:04:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU0249326488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.9770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.9540</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.9540</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1499059983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG-Partizipationsschein</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>356.5800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28882.9800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28882.9800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.0310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>241.2400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>241.2400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.7380</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.4760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.4760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQZ41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.2910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4929.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4929.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT0000KTMI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAJAJ Mobility AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.8210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>288.2100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>288.2100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:06:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1475.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1475.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:06:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0000226223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>STMicroelectronics N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.7130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>786.8340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>786.8340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:06:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1146882308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bytetree BOLD ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.580000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.740000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.4780520000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:07:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0210483332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cie Financiere Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>184.1820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59674.9680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59674.9680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:07:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKWQ0P07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.5720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24970.6320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24970.6320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:07:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1129911108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>RealUnit Schweiz AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.3900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3236</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4498.0400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4498.0400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:07:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.4450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.4450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:07:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.1190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.2380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.2380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1175448666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.8210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14758.5390</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14758.5390</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0210483332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cie Financiere Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>183.7280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4960.6560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4960.6560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.7680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>307.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>307.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BTJRMP35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.5210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>542.6470</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>542.6470</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.8340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>359.3360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>359.3360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2069.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2069.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:09:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.4080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4736.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4736.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:09:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.9770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1026.7010</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1026.7010</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:09:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US30303M1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Meta Platforms Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>493.9390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>987.8780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>987.8780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:09:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949181045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>399.8100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>399.8100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>399.8100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:09:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B53L3W79</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>234.8400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4696.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4696.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0013841017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>561.1090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20199.9240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20199.9240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.6530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1756.5300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1756.5300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US09290D1019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BlackRock Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>895.7400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>895.7400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>895.7400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.250000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6820.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6477.6360000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Bitcoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.3100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>919.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>919.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.160000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>605.800000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>575.3888400000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.160000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>242.320000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>230.1555360000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.160000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>605.800000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>575.3888400000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.3370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2169.0990</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2169.0990</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.3570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1124.9980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1124.9980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007500001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>thyssenkrupp AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.5370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1017.5900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1017.5900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.2630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>506.1040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>506.1040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0315966322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bell Food Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>233.0200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2330.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2330.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169151003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Georg Fischer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.4310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6828.1510</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6828.1510</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.300000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2406.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2285.2188000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1386220409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sunrise Communications AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.2200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000PAG9113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Dr. Ing. h.c. F. Porsche AG Vz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.9080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>209.5400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>209.5400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US98422D1054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XPeng Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>442.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>442.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0319416936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Flughafen Zurich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>208.8440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>208.8440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>208.8440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:14:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US62914V1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nio Inc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.0610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.1220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.1220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:14:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQ70R696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.3620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.3620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.3620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:14:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares XRP ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.982000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>319.820000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>303.7650360000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:14:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BH4HKS39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vodafone Group PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.3720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.0200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.0200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.100000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1201.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1140.7098000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.860000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>239.720000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.6860560000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.860000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1198.600000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1138.4302800000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>187.5140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>375.0280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>375.0280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>JE00B4T3BW64</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Glencore PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.7010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>435.5650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>435.5650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4870</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4870</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:16:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.2900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15180.8600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15180.8600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1499059983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG-Partizipationsschein</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>354.7860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1064.3580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1064.3580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1175448666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.7540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16788.4740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16788.4740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.2150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11619.6750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11619.6750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.6030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16890.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16890.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.9670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19769.2250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19769.2250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.234000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1111.700000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1055.8926600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:19:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.2680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2265.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2265.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:19:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.1990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2135.9700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2135.9700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:19:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.8650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48148.8250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48148.8250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:19:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0418792922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sika AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>203.800000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>611.400000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>580.7077200000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:20:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.9030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4197.0900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4197.0900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:20:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.9560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.5600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:20:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010570767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chocoladefabriken Lindt&amp;Spruengli PS SF 10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8880.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8880.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8434.2240000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:20:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.1360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20842.8480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20842.8480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.3370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28334.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28334.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0013841017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>563.1140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17456.5340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17456.5340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.2680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1585.7520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1585.7520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:22:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84265V1052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SOUTHERN COPPER CORP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>164.8500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23079.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23079.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:22:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG169101204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bullish</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.7590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8110.0380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8110.0380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:22:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.4000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1175448666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.8290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15038.2980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15038.2980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84265V1052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SOUTHERN COPPER CORP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>164.9870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16498.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16498.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169151003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Georg Fischer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.5750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11258.4250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11258.4250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG169101204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bullish</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.7170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6461.3250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6461.3250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.2370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.4740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.4740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BF4RFH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.5930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3188.0030</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3188.0030</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BF4RFH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.6120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4152</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35757.0240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35757.0240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:24:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0237935637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>189.2770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1135.6620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1135.6620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:24:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0079031078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Advanced Micro Devices Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>391.1260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9387.0240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9387.0240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:24:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG169101204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bullish</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.4060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8010.4920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8010.4920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:25:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>297.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>297.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:25:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG169101204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bullish</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.4060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5993.6660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5993.6660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:25:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0212255803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Burkhalter Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.9610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.9610</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.9610</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:25:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.0770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>705.3850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>705.3850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:25:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT0000821103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UNIQA Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.3200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5196.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5196.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:26:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0531751755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Banque Cantonale Vaudoise</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>134.1430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1207.2870</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1207.2870</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:27:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>595.0500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30347.5500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30347.5500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:27:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0007980591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BP PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.0250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:27:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000PJL7R74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.1470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.4410</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.4410</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:28:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548836530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.04% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Alcon Inc, Cie Financiere Richemont SA, Logitech International SA, UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.0500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>500250.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>500250.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:28:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.3110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.3110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.3110</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:28:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.0860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.0860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.0860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169151003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Georg Fischer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.5660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13858.6700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13858.6700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>JE00B4T3BW64</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Glencore PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.7220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6722.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6722.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00035F1RO6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1804.9500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1804.9500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.9510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10266.8150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10266.8150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0013841017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>599.600000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1199.200000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1139.0001600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>311.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>311.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US30303M1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Meta Platforms Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>494.1700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7906.7200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7906.7200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:30:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.1920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11319.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11319.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:30:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012549785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>231.7320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>926.9280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>926.9280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:31:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.9030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.8060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.8060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:31:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024638212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schindler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>250.9770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1003.9080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1003.9080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:31:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.5580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.1160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.1160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:31:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69932A2042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Paramount Skydance Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.7210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.4420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.4420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0016999861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Domestic Government Bond 7-15 ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>110.045000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5942.430000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5644.1200140000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.8050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1692.0750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1692.0750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.1780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.2040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>201.2040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.9550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>451.8200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>451.8200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1455141304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf LVMH Moet Hennessy Louis Vuitton SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.4500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>450.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>450.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1963.0800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1963.0800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.2970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8259.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8259.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.7840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1691.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1691.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:34:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>593.2220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16610.2160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16610.2160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:34:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0002635307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.9660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>182.8980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>182.8980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>137.1970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13170.9120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13170.9120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.9860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>699.9300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>699.9300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>669.7730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1339.5460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1339.5460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.340000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>962.720000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>914.3914560000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.4900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1134.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1134.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>360.7500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>360.7500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US1667641005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chevron Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.0670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>340.1340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>340.1340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0212255803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Burkhalter Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.9080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.9080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.9080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.8200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>564.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>564.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548836530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.04% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Alcon Inc, Cie Financiere Richemont SA, Logitech International SA, UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.0500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>500250.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>500250.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.6190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1126.1900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1126.1900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0237935637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.5880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1885.8800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1885.8800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7765.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7765.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.4040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>573.6160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>573.6160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:38:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US9581021055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Western Digital Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>382.4180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>382.4180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>382.4180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:38:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.0270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.0270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.0270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:38:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.7180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28179.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28179.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:38:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3020.5850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3020.5850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.740000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2394.800000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2274.5810400000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.5600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>322.2400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>322.2400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.7420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13250.3280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13250.3280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0032912732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SLI ETF A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>234.0550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3510.8250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3510.8250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.4110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.4110</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.8590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.7180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.7180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0237935637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.6160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1886.1600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1886.1600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKS7L097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.3500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.3500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.3500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1129911108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>RealUnit Schweiz AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.3900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1613</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2242.0700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2242.0700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1428.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1428.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.8530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2257.0600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2257.0600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.9700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.9700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGHQ0G80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.6470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.6470</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.6470</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1335392721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>163.1780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>326.3560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>326.3560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>971.8530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>971.8530</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>971.8530</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US78392B2060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SK hynix Inc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>145.6820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>437.0460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>437.0460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740391003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Taiwan Semiconductor Manufacturing Co Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>351.7940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>703.5880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>703.5880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7509171069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rambus Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.3180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.9540</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.9540</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0139101593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Gold ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1056.2140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1056.2140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1056.2140</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.7890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>473.3670</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>473.3670</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.4830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>392.9660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>392.9660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9NMQ9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Augmented Reality Innovators</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>521.680000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>521.680000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>495.4916640000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.8170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1128.1700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1128.1700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.6480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>450.5920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>450.5920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VNK3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TSI Strategie Nasdaq-Werte</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.950000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>504.750000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>479.4115500000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B52MJD48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>351.8030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11257.6960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11257.6960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US30303M1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Meta Platforms Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>493.5400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1974.1600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1974.1600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0325814116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kuros Biosciences AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.5660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>278.4900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>278.4900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:44:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ5JNZ06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.6280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.4200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.4200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:44:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9099.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9099.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:44:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1199067674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin Core ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.095000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>193.140000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>183.4443720000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:44:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2174.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2174.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:44:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.5540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4477.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4477.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.4950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.4950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BMFKG444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>55.5680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>444.5440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>444.5440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.4350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1204.3500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1204.3500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VMC2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>82.090000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12313.500000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11695.3623000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FI0009013296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Neste OYJ</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.1550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3115.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3115.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0237935637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.6800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4717.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4717.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.6240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.2480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.2480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:46:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000I8KRLL9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.3820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>163.8200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>163.8200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:46:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0212255803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Burkhalter Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>125.9120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6169.6880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6169.6880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:46:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2400.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2279.5200000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:46:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>187.0760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>374.1520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>374.1520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0008430026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Münchener Rück AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>478.6210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>957.2420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>957.2420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0210483332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cie Financiere Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>194.550000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1945.500000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1847.8359000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.0090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5537.4410</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5537.4410</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0567521085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAIDU INC - SPON ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.7210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>373.6050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>373.6050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:48:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>668.6670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6686.6700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6686.6700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:48:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.1690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>339.5070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>339.5070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:48:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US80004C2008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandisk Corporation (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1431.7230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2863.4460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2863.4460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:48:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0008232125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Deutsche Lufthansa AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.2920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>145.8400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>145.8400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:49:33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1134540470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>On Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.0260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46.0520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46.0520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:50:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ZAL1111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zalando SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.0510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1058.4480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1058.4480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:50:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.7380</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.7380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.7380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1484586974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.8100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2570250.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2570250.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000HAG0005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Hensoldt AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.4760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2979.0400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2979.0400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>27.430000</x:v>
+        <x:v>11.240000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6744.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6405.4512000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5801351017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>McDonald's Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>207.5770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>207.5770</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>207.5770</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:52:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025751329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Logitech International SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.8340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>323.3360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>323.3360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:52:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000VAHT5T0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:52:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.1540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26468.3440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26468.3440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:52:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>880.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>880.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000YKHGYN2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.4480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1267.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1267.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QS095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.9690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>191.7520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>191.7520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0000052292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Hermes International S.A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1365.1530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2730.3060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2730.3060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.2950</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>473.1800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>473.1800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.8580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.8580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.8580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.721000</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>1371.500000</x:v>
-[...5 lines deleted...]
-        <x:v>1300.8677500000</x:v>
+        <x:v>586.050000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>556.6302900000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14-08-2026</x:t>
-[...4 lines deleted...]
-          <x:t>07:30:33</x:t>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.7600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4845.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4845.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>187.1440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>374.2880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>374.2880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1102728750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Cardano ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.347800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2494.111000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2368.9066278000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038389992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BB Biotech AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.8820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>269.4100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>269.4100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.4170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.8340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.8340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B8GKDB10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>76.8220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>614.5760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>614.5760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US76655K1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rigetti Computing Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.5270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>162.8510</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>162.8510</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.1110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>940.5550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>940.5550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US36467W1099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GameStop Corp Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.6650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.3300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.3300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.0950</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2421.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2421.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0567521085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAIDU INC - SPON ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.7210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>298.8840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>298.8840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:56:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US1912161007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Coca-Cola Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.3130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.9390</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.9390</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:57:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169360919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Accelleron Industries AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>75.6790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>756.7900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>756.7900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:57:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000W8WMSL2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.1160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>662.5520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>662.5520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:57:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:57:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US26740W1099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>D-Wave Quantum Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.6110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>176.9430</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>176.9430</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:58:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000BAY0017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bayer AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46.2240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>138.6720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>138.6720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:58:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292088809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETP on FuW Swiss 50 Index NTR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.2900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:58:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.9640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>789.6400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>789.6400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US46222L1089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IonQ Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32.8730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>164.3650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>164.3650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0030380734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Huber + Suhner AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.9400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1367.5200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1367.5200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US15675D1037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cerebras Systems Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.9240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4273.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4273.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1045.1890</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1045.1890</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Chainlink</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.0260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>615.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>615.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010645932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3252.2330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26017.8640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26017.8640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.4920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1787.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1787.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0019852802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) SMIM ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>326.1490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1956.8940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1956.8940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US79466L3024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Salesforce Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.9900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.9900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.9900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024638212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schindler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>251.4810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1005.9240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1005.9240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US02079K3059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alphabet Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.9580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7122.9080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7122.9080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>622.0200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>622.0200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000PJL7R74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.1530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>257.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>257.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US35671D8570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Freeport-McMoRan Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.9870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29993.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29993.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLPK3577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.7140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.7140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.7140</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US80004C2008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandisk Corporation (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1416.1060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1416.1060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1416.1060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.3310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11333.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11333.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.3310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22666.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22666.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.240000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1442.880000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1370.4474240000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Chainlink</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.0140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2109.1200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2109.1200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.0830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.1660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.1660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US15675D1037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cerebras Systems Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.2170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>851.0850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>851.0850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>126.3440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>252.6880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>252.6880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.960000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11996.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11393.8008000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0418792922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sika AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>191.3600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>382.7200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>382.7200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.6200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>452.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>452.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BF4RFH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.6060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1290.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1290.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US36266G1076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GE Healthcare Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>55.6640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8071.2800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8071.2800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0567521085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAIDU INC - SPON ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.8020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.6040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.6040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:06:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.9270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.2700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.2700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:06:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2698.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2698.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:06:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9H18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Polkadot ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.4820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>192.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>192.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:07:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>666.6150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16665.3750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16665.3750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:07:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0000235190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Airbus SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>184.7680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>554.3040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>554.3040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:07:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:08:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.5200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.5200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:08:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.640000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3083.040000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2928.2713920000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:08:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.6960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1915.1360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1915.1360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:09:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FI0009000681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nokia OYJ</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.4860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.7200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>169.7200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:09:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA0585861085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ballard Power Systems Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.9350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>193.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>193.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:10:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5128073062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lam Research Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>249.2100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6230.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6230.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.4190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44405.5050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44405.5050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.4070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>337.2210</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>337.2210</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.4290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>449.7160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>449.7160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS1874127902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens Financieringsmaatschappij 30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>93.513000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>467565.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>444093.2370000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0212255803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Burkhalter Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>126.5120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>506.0480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>506.0480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0008706128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lloyds Banking Group PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.2270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007664039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Volkswagen AG Vz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.3620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1160.4300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1160.4300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.0530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.0530</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.0530</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:13:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.7170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1578.0380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1578.0380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:13:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>258.8470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1035.3880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1035.3880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:13:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1335392721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>162.7450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1627.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1627.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:13:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00053WDH64</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Hydrogen Economy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:13:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0008232125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Deutsche Lufthansa AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.2980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>364.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>364.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:14:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012549785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>231.7640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>927.0560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>927.0560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:14:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.6970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1126.9700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1126.9700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:14:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1360612159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Sui Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.858000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2601.398000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2470.8078204000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:14:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.1460</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.1460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.1460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:15:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.7920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3033.2400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3033.2400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:15:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1216478797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DSM-Firmenich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.5840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>974.4240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>974.4240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:15:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.600000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>956.800000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>908.7686400000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:15:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.6350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36493.7400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36493.7400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:15:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1129911108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>RealUnit Schweiz AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.3700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13700.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13700.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:15:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.8300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:16:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025238863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kuehne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.2860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8744.7260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8744.7260</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:16:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.4460</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>268.3380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>268.3380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:16:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038389992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BB Biotech AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.100000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.400000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>216.9343200000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:16:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US3168411052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Figma Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.4310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>194.3100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>194.3100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:16:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT0000KTMI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAJAJ Mobility AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.3240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3548.2040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3548.2040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:16:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.8970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9925.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9925.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:17:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT0000KTMI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAJAJ Mobility AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.3930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2821.7280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2821.7280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:17:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>772.1570</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>772.1570</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT0000KTMI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAJAJ Mobility AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.3870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3555.8270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3555.8270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT0000KTMI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAJAJ Mobility AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.3930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1822.3660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1822.3660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US4581401001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.7040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2391.1200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2391.1200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.6000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2580.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2580.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9G01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Solana ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.7370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.3700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.3700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.6360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.2720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.2720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.4470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>313.4100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>313.4100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0846707026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Berkshire Hathaway Inc Class-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>407.0380</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>814.0760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>814.0760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:19:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Bitcoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.7600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:19:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BR626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.3430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2650.2900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2650.2900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:19:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000VAHT5T0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.6750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.6750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:19:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Chainlink</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.0140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>101.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>101.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:19:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Dogecoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.7100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:20:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Ethereum</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.2900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>192.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>192.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:20:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0567521085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAIDU INC - SPON ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.8850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>224.6550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>224.6550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:20:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0210483332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cie Financiere Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>183.3410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>183.3410</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>183.3410</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:20:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BN474G19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.2230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.2300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.2300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:20:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.4660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>224.7960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>224.7960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:20:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BMTP1626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Crypto Market ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.0680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1849.8200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1849.8200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:20:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.900000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1678.600000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1594.3342800000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5494982029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lucid Group Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.7400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.760000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4311.360000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4094.9297280000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FI0009000681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nokia OYJ</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.4770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.9250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.9250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Hedera</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.6590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.3870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>240.7740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>240.7740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US62914V1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nio Inc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.0070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>300.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>300.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.540000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5379.300000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5109.2591400000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1101098163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BELIMO Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>847.3630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>847.3630</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>847.3630</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:22:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.9840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>279.9680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>279.9680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:22:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949724083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Strategy Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>111.8580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>111.8580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>111.8580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:22:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038388911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sulzer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>158.7680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9526.0800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9526.0800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:22:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.3240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>446.6200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>446.6200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:22:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>186.7590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>373.5180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>373.5180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:22:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.6100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.6100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.6100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010570767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chocoladefabriken Lindt&amp;Spruengli PS SF 10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8334.3640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8334.3640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8334.3640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.3400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>380.0400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>380.0400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024638212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schindler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>250.0290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>500.0580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>500.0580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025238863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kuehne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.1790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9593.0550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9593.0550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0210483332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cie Financiere Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>183.3400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10817.0600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10817.0600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.5890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>562.9450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>562.9450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:24:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3199.0200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3199.0200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:24:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0000008977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Heineken Holding N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>64.6620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>64.6620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>64.6620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:24:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US09075V1026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BioNTech SE (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>83.0270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>415.1350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>415.1350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:24:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0118923876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.9430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.9430</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.9430</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:24:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1499059983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG-Partizipationsschein</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>352.6610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102271.6900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102271.6900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:25:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>103.5400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>103.5400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:25:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.7620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.7620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.7620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:25:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.1880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1431.8800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1431.8800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:25:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.3030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>492.1210</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>492.1210</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:25:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038389992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BB Biotech AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.900000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17070.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16213.0860000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:27:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005493092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Borussia Dortmund GmbH &amp; Co KGaA (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.0300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.5700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.5700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:27:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYVJRP78</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.2440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>184.8800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>184.8800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:27:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.4810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1342.2150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1342.2150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:28:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.9790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>564.8950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>564.8950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:28:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.8400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.8400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:28:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ5JNZ06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.6220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:29:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>592.1660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>592.1660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>592.1660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:29:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.6940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>527.0820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>527.0820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:30:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025238863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kuehne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.3710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32005.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32005.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:30:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD5J5E7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Long on Platinum Future</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.7070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3535.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3535.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:30:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.9590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3388.7700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3388.7700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:31:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0311864901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>621.6790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>621.6790</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>621.6790</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:31:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.7750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.7750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:31:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA0585861085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ballard Power Systems Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.8990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.2930</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.2930</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:31:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000NDWFGA5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.9710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.8840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.8840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US88579Y1010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3M Co (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.1480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>680.7400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>680.7400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYMS5W68</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco KBW NASDAQ Fintech UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.1940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.1940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.1940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.6940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.6940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.6940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ0KDQ92</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.8970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.8970</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.8970</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>112.9970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.9940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>225.9940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.9130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>618.2600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>618.2600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012255144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>THE SWATCH GROUP AG (N)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.0740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.0740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.0740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BMFKG444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>55.4490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>55.4490</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>55.4490</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.3720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.3720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0210483332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cie Financiere Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>183.8740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51484.7200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51484.7200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.7350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000RENK730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>RENK Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.5260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.5780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.5780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9LHG4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TSI Strategie Nasdaq-Werte</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1009.050000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2018.100000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1916.7913800000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:34:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9AVX3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UMBRELLA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3289.360000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9868.080000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9372.7023840000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:34:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.6220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>904.8800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>904.8800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:35:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.6400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9931.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9931.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:35:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7509171069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rambus Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.7150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>212.1450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>212.1450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:35:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US92766K4031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Virgin Galactic Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.4650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.8600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.8600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:35:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.480000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3012.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2860.7976000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:37:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>718.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>718.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:37:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000KGX8881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KION Group AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.0680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>901.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>901.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:37:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.0650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39532.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39532.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:37:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.890000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>944.790000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>897.3615420000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:38:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.5440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4726.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4726.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:38:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QS095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.9600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>239.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>239.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:38:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKWQ0P07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>234.5610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>703.6830</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>703.6830</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:38:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000X1GW0A7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI World IMI UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>115.0760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>115.0760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:38:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.6410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>568.2050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>568.2050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:39:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.7830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.5660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.5660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:39:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.7990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10503.8700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10503.8700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:40:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012138605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Adecco Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.820000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3425.160000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3253.2169680000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:40:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.9990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.9900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.9900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:40:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000VAHT5T0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4775.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4775.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:40:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.6940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.6940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.6940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:40:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.4020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.4020</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.4020</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:40:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Ethereum</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.5500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:40:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169151003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Georg Fischer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.5450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>565.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>565.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:40:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>217.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>217.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:41:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0009002962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1133.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5665.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5380.6170000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:41:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US68389X1054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Oracle Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>132.0260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>528.1040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>528.1040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:41:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007164600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SAP SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.6770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>858.3850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>858.3850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:42:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.4930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4805.7940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4805.7940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:42:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0016440353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EMS-Chemie Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>785.1520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2355.4560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2355.4560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:42:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US46120E6023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Intuitive Surgical Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>295.8880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4438.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4438.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:42:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000W8WMSL2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.0860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3008.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3008.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:42:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BR626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.3520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>883.5200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>883.5200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:42:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1088.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1088.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:42:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.7550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>279.5100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>279.5100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:42:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US01609W1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alibaba Group Holding Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.0330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1820.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1820.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:43:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.6900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.6900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:43:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9H18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Polkadot ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.4910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.8550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.8550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:43:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US62914V1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nio Inc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.0070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:43:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.680000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1448.160000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1375.4623680000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:44:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.5750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1135.7500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1135.7500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:44:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000I8KRLL9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.3130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7993.3700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7993.3700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:44:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B1XNHC34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.3750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.1250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.1250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:44:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9AVX3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UMBRELLA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3290.550000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13162.200000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12501.4575600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024666528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Centiel AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.6500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3508.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3508.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V Agribusiness UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.7410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12965.1060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12965.1060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.3460</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.3460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.3460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Ethereum</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.3600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>387.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>387.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US22788C1053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Crowdstrike Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.7150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1030.2900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1030.2900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0567521085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAIDU INC - SPON ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.8010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2992.0400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2992.0400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5441.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5441.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292088809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETP on FuW Swiss 50 Index NTR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.2700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>94.5100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>94.5100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126673539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DKSH Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66.4860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25264.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25264.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010570767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chocoladefabriken Lindt&amp;Spruengli PS SF 10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8336.4410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8336.4410</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8336.4410</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:46:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012627250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>HBM Healthcare Investments AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>233.4980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10507.4100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10507.4100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:46:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.690000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>685.520000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>651.1068960000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:46:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000JZYIUN0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.4020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4680.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4680.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:46:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1507466766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Warrant Call auf Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.5060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2024.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2024.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:46:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1248667003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schweiter Technologies AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>376.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3760.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3571.2480000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:47:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L4EH2K5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.6110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5611.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5611.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:47:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0102484968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Julius Baer Gruppe AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.9180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8166.0620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8166.0620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:47:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0311864901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>622.0880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24261.4320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24261.4320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:47:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.5190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>681.1140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>681.1140</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:47:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0311864901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>621.7800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13057.3800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13057.3800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US15675D1037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cerebras Systems Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.9230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>844.6150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>844.6150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US86800U3023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Super Micro Computer Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.9250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4246.0250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4246.0250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169151003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Georg Fischer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.7220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11230.9560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11230.9560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010702154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Komax Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>76.3900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4201.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4201.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BR626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.4030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>884.0300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>884.0300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:49:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3871.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3871.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:50:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.3130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9039.8520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9039.8520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:50:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US11135F1012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Broadcom Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>292.6920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7317.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7317.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:50:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0001624714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CPH Chemie &amp; Papier Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.9840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2595.2960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2595.2960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:50:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.2980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33989.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33989.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:50:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Hedera</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.6690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.3620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.3620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:51:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8832031012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Textron Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>64.4820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3224.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3224.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:51:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9AVX3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UMBRELLA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3290.630000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23034.410000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21878.0826180000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:51:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.720000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1086.480000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1031.9387040000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:52:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.6780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56725.3220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56725.3220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:52:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5184391044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Estee Lauder Companies Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>83.9320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>167.8640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>167.8640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:52:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.7480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.7480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.7480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:52:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QS095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.9590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>239.5900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>239.5900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:53:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQT3WG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>241.3500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>241.3500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:53:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.2020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>156.0100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>156.0100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:54:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US9043111072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Under Armour Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.3050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>129.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>129.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.1100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.1100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3781.5500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3781.5500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.7660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.9800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.9800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1484953687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SMG Swiss Marketplace Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.2580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3025.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3025.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA0585861085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ballard Power Systems Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.9340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.0200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.0200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949724083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Strategy Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.0150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1130.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1130.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:56:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30338.0980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30338.0980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:56:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.840000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9785.760000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9294.5148480000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:56:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7731211089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rocket Lab Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.2520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.2520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.2520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:56:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.890000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42945.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40789.1610000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:56:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US3703341046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>General Mills Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.9950</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.9850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.9850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:57:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLRB0242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.6630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>609.5530</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>609.5530</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:57:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0002634946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAE Systems PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21.4870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.9740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.9740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:58:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0006766504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Aurubis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.5320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10954.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10954.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:58:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0019852802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) SMIM ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>324.8190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8445.2940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8445.2940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:00:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5951121038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>829.7240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>62229.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>62229.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:00:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5951121038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>827.9620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41398.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41398.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:01:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0000226223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>STMicroelectronics N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.9160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>214.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>214.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:01:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5BMR087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>673.0990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2019.2970</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2019.2970</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:01:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740391003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Taiwan Semiconductor Manufacturing Co Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>350.9530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2105.7180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2105.7180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:02:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>187.4810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1874.8100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1874.8100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:02:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0002635307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.0070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>610.0700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>610.0700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:02:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BMTP1626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Crypto Market ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.0760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>939.0600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>939.0600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:02:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>818.6040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>818.6040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:02:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>343.2200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1029.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1029.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:03:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.870000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9445.700000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8971.5258600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:03:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>101.1710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1011.7100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1011.7100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:03:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>662.8070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>662.8070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>662.8070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:03:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.2120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.6360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.6360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:04:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0014786500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Valiant Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>152.5370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4881.1840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4881.1840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:05:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.3310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29154.4050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29154.4050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:05:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQ70R696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco NASDAQ Biotech UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.5370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20158.8210</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20158.8210</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:05:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1243.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1243.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:05:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0210483332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cie Financiere Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>183.3010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>183.3010</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>183.3010</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:05:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0139101593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Gold ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1056.5050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1056.5050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1056.5050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:05:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>187.7240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>375.4480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>375.4480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:06:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.840000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.680000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>163.0616640000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:06:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.9790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4097.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4097.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:07:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US02079K3059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alphabet Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.9010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>547.8020</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>547.8020</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:07:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.200000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4848.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4604.6304000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:07:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>135.8870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>135.8870</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>135.8870</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:08:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQZ41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.9650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>489.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>489.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:08:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1101098163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BELIMO Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>856.4940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>856.4940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>856.4940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:08:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.220000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24244.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23026.9512000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:08:54</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>18.133000</x:v>
-[...11 lines deleted...]
-        <x:v>17.1991505000</x:v>
+        <x:v>22.224000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.224000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21.1083552000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14-08-2026</x:t>
-[...4 lines deleted...]
-          <x:t>07:30:33</x:t>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:08:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0237935637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.5860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1131.5160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1131.5160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:09:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.8750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>241.7500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>241.7500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:10:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0013841017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>558.4710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29040.4920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29040.4920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:10:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.9340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23687.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23687.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:10:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.5840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>430.7520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>430.7520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:10:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000W8WMSL2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.1530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.3060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.3060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:11:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B9CQXS71</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR S&amp;P Global Dividend Aristocrats UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32.7740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>262.1920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>262.1920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:11:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007164600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SAP SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.7500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.7500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.7500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:11:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.1770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1590.0270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1590.0270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:12:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ENER6Y0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens Energy AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>138.7120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13871.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13871.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:12:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.6050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.6050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:13:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US68389X1054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Oracle Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>132.4140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>662.0700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>662.0700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:13:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Ethereum</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.5300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.7100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.7100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:13:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0496454155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Binance BNB ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.020000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.020000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.8603960000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:14:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US02079K3059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alphabet Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.9810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1369.9050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1369.9050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:14:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10892.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10892.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:14:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.2070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.2070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:14:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.680000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8568.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8137.8864000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:15:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0013396012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SKAN Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.4690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10091.5710</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10091.5710</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:16:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.8420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>913.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>913.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:16:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7981.0500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7981.0500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:16:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1146882316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Algorand ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.813200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6099.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5792.8302000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:17:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0315966322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bell Food Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>233.3690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42006.4200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42006.4200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:17:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US22788C1053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Crowdstrike Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.2600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>856.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>856.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:17:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>661.5280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7938.3360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7938.3360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:18:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>701.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4907.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4660.6686000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:18:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.0470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.0470</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.0470</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:18:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>702.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7020.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6667.5960000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:18:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US30303M1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Meta Platforms Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>493.9490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>987.8980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>987.8980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:19:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.3720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>571.8600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>571.8600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:20:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0276837694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Mobilezone Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.7860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>511.4400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>511.4400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:20:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>661.9330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12576.7270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12576.7270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:20:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.300000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1455.600000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1382.5288800000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:22:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>140.1720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>560.6880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>560.6880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:23:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000017NMH7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Asia Defence UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.2560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>456.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>456.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:23:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.5290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.5290</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.5290</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:23:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>501.9420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>501.9420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:23:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.5080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.5080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.5080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:24:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US26740W1099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>D-Wave Quantum Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.5830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>190.1620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>190.1620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:25:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>503.7450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>503.7450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:25:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.8330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48499.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48499.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:25:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.5960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.5960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:25:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>966.3130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9663.1300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9663.1300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:26:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>590.4450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29522.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29522.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:26:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>664.1620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1992.4860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1992.4860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:27:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9EQQ9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Szew Grundinvestment</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1336.050000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1336.050000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1268.9802900000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:27:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9UYQ9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FocusedYieldInvesting</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.970000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1898.730000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1803.4137540000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:27:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0008742519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscom AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>644.4530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6444.5300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6444.5300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:28:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.4230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1026.3450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1026.3450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:28:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.8970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17069.2670</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17069.2670</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:28:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.4520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15743.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15743.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:29:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.6840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.6840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.6840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:30:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.800000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.800000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.7358400000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:30:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.230000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1211.500000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1150.6827000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:30:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.6410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60797.9350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60797.9350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:30:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012549785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>231.8070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19239.9810</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19239.9810</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:30:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0311864901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>623.6660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13720.6520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13720.6520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:30:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.6450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10228.0500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10228.0500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:31:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1089.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1089.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:31:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0118923876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.1230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>140.2460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>140.2460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:31:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>517.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>517.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:31:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024638212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schindler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>251.9770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1007.9080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1007.9080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:31:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5BMR087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>673.7340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12800.9460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12800.9460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:32:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>591.0370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29551.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29551.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:32:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.9940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.9940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.9940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:32:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.6260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6817.5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6817.5600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:33:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5596631094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Magnolia Oil &amp; Gas Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.1010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22101.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22101.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:33:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.6430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>448.2150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>448.2150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:34:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.7540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>568.7700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>568.7700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:34:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US02079K3059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alphabet Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>274.0880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>548.1760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>548.1760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:36:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.7850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.7850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.7850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:36:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.7800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.5600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:37:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9USP3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Global Nascent Opportunities</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>356.130000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1780.650000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1691.2613700000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:38:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.5970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>960.3580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>960.3580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:38:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.820000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1544.760000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1467.2130480000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:39:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.7970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36415.0400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36415.0400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:40:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>50.8430</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>50.8430</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:41:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169360919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Accelleron Industries AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>76.7720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>767.7200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>767.7200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:41:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>590.8280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29541.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29541.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:41:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.320000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9099.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8642.2302000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:41:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>663.0480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>663.0480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>663.0480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:41:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0846707026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Berkshire Hathaway Inc Class-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>406.8990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2848.2930</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2848.2930</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:42:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740391003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Taiwan Semiconductor Manufacturing Co Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>352.3300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>704.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>704.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:42:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0008706128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lloyds Banking Group PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.2400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>124.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:43:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>778.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>778.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:43:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B8GKDB10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.0710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.0710</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.0710</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:43:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US79466L3024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Salesforce Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>207.1880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60291.7080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60291.7080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:43:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.2120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.2120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.2120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:43:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US4581401001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.0850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8008.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8008.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:44:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:44:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US79466L3024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Salesforce Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.9640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60226.5240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60226.5240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:44:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:44:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US79466L3024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Salesforce Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.9640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18005.8680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18005.8680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:45:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QS095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.9870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>479.7400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>479.7400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:45:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.4300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3457.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3457.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:45:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US79466L3024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Salesforce Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.8120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4343.0520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4343.0520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:46:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2964.8060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2964.8060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:46:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010645932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3254.4590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26035.6720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26035.6720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:46:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010645932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3255.4820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3255.4820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3255.4820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:46:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BG0J4C88</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Digital Security UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.0780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30234.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30234.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:46:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BSJCQV56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR FTSE EPRA Europe ex UK Real Estate UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.1320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>261.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>261.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:47:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.7810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2012.9340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2012.9340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:48:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>126.7910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>253.5820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>253.5820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:48:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012142631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Clariant AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.220000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5610.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5328.3780000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:48:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.7730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:48:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0012044747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Redcare Pharmacy N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.3420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1866.9700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1866.9700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:49:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>203.0210</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>203.0210</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:49:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8870</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8870</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:49:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8130</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8130</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:50:12</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0454664027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>18.032000</x:v>
-[...11 lines deleted...]
-        <x:v>17.1033520000</x:v>
+        <x:v>23.678000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.678000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.4893644000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14-08-2026</x:t>
-[...14 lines deleted...]
-          <x:t>Swissquote Group Holding SA</x:t>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:50:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.5730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>237.1460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>237.1460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:51:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>591.2420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>591.2420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>591.2420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:51:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2053.7460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2053.7460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:52:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0013841017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>558.4260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29038.1520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29038.1520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:52:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0319416936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Flughafen Zurich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>209.5990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8383.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8383.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:52:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BR626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.6120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>177.2240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>177.2240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:53:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0139101593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Gold ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1058.8050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1058.8050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1058.8050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:53:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.0290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>162.7830</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>162.7830</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:54:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.8900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12527.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12527.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:54:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.9170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3417.5100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3417.5100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:54:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.9430</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10596.6990</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10596.6990</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:55:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>126.9970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>380.9910</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>380.9910</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:55:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.6000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2580.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2580.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:55:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1557.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1557.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:56:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US30303M1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Meta Platforms Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>494.0310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12350.7750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12350.7750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:56:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.9400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1439.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1439.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:56:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>207.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>207.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:57:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US86800U3023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Super Micro Computer Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32.1550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>192.9300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>192.9300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:57:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0237935637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>189.1000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>945.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>945.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:58:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000KGX8881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KION Group AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.6260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>456.2600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>456.2600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:58:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>391.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>391.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:00:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.9800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>339.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>339.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5L8K969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>249.7150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24971.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24971.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:00:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0010273215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ASML Holding N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1429.9870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5719.9480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5719.9480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:00:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>39.600000</x:v>
+        <x:v>23.634000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>425.412000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>404.0563176000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:02:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.9700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2639.5500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2639.5500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:02:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.280000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48512.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46076.6976000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:02:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.9590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1359.1800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1359.1800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:02:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.920000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1288.800000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1224.1022400000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:02:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:02:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:02:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:03:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.1590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.1590</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>259.1590</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:03:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US60770K1079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Moderna Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.6010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>349.8030</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>349.8030</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:03:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.1360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.2720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.2720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:03:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000V93BNU0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.6170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:04:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.2380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.2380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:04:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1141.2600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1141.2600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:05:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B2QWDR12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares II MSCI AC Far East ex-Japan Small Cap UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.0830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1412.4900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1412.4900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:05:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.7440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:05:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038388911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sulzer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.2230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.2230</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.2230</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:05:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>825.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>825.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:06:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.900000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12090.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11483.0820000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:07:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.4400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.4400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.4400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:08:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B1XNHC34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.4040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.0800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.0800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:08:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.720000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1207.200000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1146.5985600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:08:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005493092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Borussia Dortmund GmbH &amp; Co KGaA (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.0670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>613.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>613.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:08:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7509171069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rambus Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.0640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1065.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1065.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:08:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025751329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Logitech International SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>81.5680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1386.6560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1386.6560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:09:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0212255803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Burkhalter Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>125.7170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>125.7170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>125.7170</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:09:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:10:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000JZYIUN0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.4660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.3300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.3300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:11:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>158.0760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13752.6120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13752.6120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:11:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.0640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1210.6400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1210.6400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:11:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1335392721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>162.5300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>487.5900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>487.5900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:12:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>118.5210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>355.5630</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>355.5630</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:13:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US79466L3024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Salesforce Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>208.0840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2080.8400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2080.8400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:13:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>152.6500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>152.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>152.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:13:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QRZ79</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20.3400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.0200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.0200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:13:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0363463438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Idorsia Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.1180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5118.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5118.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:14:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0013841017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>559.0420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29070.1840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29070.1840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:14:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0008RX29L5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.0500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:14:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183136057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Platinum ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>436.2000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>436.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>436.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:14:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU0249326488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.7470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.7350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.7350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:15:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000W8WMSL2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.2480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2268.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2268.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:16:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0567521085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAIDU INC - SPON ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.7370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>224.2110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>224.2110</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:17:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Hedera</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.6660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:17:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.4610</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.4610</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:17:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.8440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>456.8800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>456.8800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:18:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>158.0550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>632.2200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>632.2200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:19:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Dogecoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.7100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>284.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>284.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:20:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.4880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40039.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40039.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:20:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>590.4230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29521.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29521.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:20:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.0310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.3100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.3100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:20:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.0900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19733.0500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19733.0500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:20:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0420682058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ARM Holdings Plc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.3420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2944.7880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2944.7880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:20:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.2510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.5020</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.5020</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:21:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0008404005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Allianz SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>417.8560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>835.7120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>835.7120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:21:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0011075394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>590.7600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30128.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30128.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:22:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1712.6700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1712.6700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:22:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9H18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Polkadot ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.4970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>497.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>497.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:22:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1386220409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sunrise Communications AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.3000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:23:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.0140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.0700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.0700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:23:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012255144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>THE SWATCH GROUP AG (N)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.0590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>360.5900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>360.5900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:23:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00035F1RO6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity USA UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.2160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.2160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:23:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>570.4100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>570.4100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:23:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1216478797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DSM-Firmenich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>93.680000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20609.600000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19574.9980800000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:24:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1216478797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DSM-Firmenich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>93.680000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20609.600000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19574.9980800000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:24:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169151003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Georg Fischer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.3720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>573.7200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>573.7200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:25:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000CYTPBT0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.8840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4205</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28947.2200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28947.2200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:25:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000CYTPBT0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.8860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5474.3700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5474.3700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:25:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.160000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>242.320000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>230.1555360000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:26:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Bitcoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.8500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1237.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1237.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:27:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.260000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>606.300000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>575.8637400000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:27:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.6300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>608.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>608.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:28:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.080000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1020.960000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>969.7078080000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:28:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0319416936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Flughafen Zurich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.1620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1050.8100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1050.8100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:28:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.9970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1399.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1399.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:28:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005557508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Deutsche Telekom AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.8070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>107.2280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>107.2280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:28:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU0249326488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Market Access Rogers International Commodity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.7150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3771.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3771.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:29:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1092.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1092.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:29:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0028241000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Abbott Laboratories</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>87.3550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174.7100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174.7100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:29:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1140.8300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1140.8300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:29:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1124.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1124.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:29:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0432492467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alcon AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.7630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.2890</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.2890</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:29:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0006231004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Infineon Technologies AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>55.1800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10484.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10484.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:31:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.3400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:31:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.8660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>575.4640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>575.4640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:31:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1129911108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>RealUnit Schweiz AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.3700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54800.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54800.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:31:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7170811035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Pfizer Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.0170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.1190</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.1190</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:32:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.0950</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>480.5700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>480.5700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:32:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.7300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.7300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:33:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.7220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3737.7180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3737.7180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:33:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>93.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>93.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:34:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9RNM7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kupfer Aktien</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>416.310000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2081.550000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1977.0561900000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:34:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000W8WMSL2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.2040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.4080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.4080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:35:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1493991124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>100.9700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4038800.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4038800.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:36:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010570767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chocoladefabriken Lindt&amp;Spruengli PS SF 10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8367.8000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8367.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8367.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:36:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0016999846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.4300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>367.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>367.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:36:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0466642201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Helvetia Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>209.9750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>419.9500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>419.9500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:36:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0225173167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cembra Money Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.7630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>359.0520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>359.0520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:37:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174.5200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1570.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1570.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:37:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.800000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7248.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6884.1504000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:37:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000I8KRLL9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.4030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>738.1350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>738.1350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:38:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1175448666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.700000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39880.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37878.0240000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:38:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US88160R1014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>288.2100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2593.8900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2593.8900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:38:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>120.820000</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>19800.000000</x:v>
-[...5 lines deleted...]
-        <x:v>18780.3000000000</x:v>
+        <x:v>60410.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57377.4180000000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14-08-2026</x:t>
-[...14 lines deleted...]
-          <x:t>Swissquote Group Holding SA</x:t>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:38:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0008038389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>39.800000</x:v>
+        <x:v>134.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43282.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41109.2436000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:38:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0030170408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Geberit AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>565.6670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>565.6670</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>565.6670</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:38:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0018294154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.400000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23610.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22424.7780000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:39:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6516391066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Newmont Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.8030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>514.0150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>514.0150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:39:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000VAHT5T0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>200.3610</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>200.3610</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:40:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.9560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.9560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.9560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:40:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US30233Q1085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ExxonMobil Holdings Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>131.0370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>393.1110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>393.1110</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:40:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000I8KRLL9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.4070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1443.8160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1443.8160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:41:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US92766K4031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Virgin Galactic Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.4620</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>19900.000000</x:v>
-[...5 lines deleted...]
-        <x:v>18875.1500000000</x:v>
+        <x:v>1231.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1231.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:41:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.6670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>269.0010</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>269.0010</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:41:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQT3WG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:42:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.6850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.3700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.3700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:42:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B42NKQ00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.0680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.0680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.0680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:43:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010645932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3244.4200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25955.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25955.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:44:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.580000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1026.960000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>975.4066080000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14-08-2026</x:t>
-[...14 lines deleted...]
-          <x:t>21Shares Binance BNB ETP</x:t>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:45:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0567521085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAIDU INC - SPON ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.7100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>747.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>747.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:48:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0001624714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CPH Chemie &amp; Papier Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>944.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>944.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:49:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.1890</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.1890</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:49:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US1912161007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Coca-Cola Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.3010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>499.1070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>499.1070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:49:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US15675D1037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cerebras Systems Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.1320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.1320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.1320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:49:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0237935637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.9390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>377.8780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>377.8780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:49:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0008RX29L5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Wind Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.0590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.5900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>60.5900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:50:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.0240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:50:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.6250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1612.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1612.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:50:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US1667641005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chevron Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.7670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>341.5340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>341.5340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:51:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.5140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>94.5420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>94.5420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:51:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000CBK1001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Commerzbank AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.4880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.4880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.4880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:51:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.8540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.8540</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.8540</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:52:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.9140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10990.3980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10990.3980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:52:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0006231004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Infineon Technologies AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54.9660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>714.5580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>714.5580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:52:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.5590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7572.5460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7572.5460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:52:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000VAHT5T0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.0850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2930</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11969.0500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11969.0500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:52:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US70614W1009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Peloton Interactive Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.1550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.9450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.9450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:53:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.9990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2211.9860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2211.9860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:54:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949724083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Strategy Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>113.4550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.9100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.9100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:55:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>35.676000</x:v>
-[...11 lines deleted...]
-        <x:v>33.8386860000</x:v>
+        <x:v>23.586000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4245.480000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4032.3569040000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14-08-2026</x:t>
-[...4 lines deleted...]
-          <x:t>08:00:26</x:t>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:55:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.302000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9366.840000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8896.6246320000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:55:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1135202120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Aave ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.154000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1578.480000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1499.2403040000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:55:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0475552201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin Cash ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.917500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2140.200000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2032.7619600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:55:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1114873776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Solana Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.340000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2136.240000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2029.0007520000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:55:03</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>7.852000</x:v>
-[...11 lines deleted...]
-        <x:v>7.4476220000</x:v>
+        <x:v>11.075000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2923.800000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9498</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2777.0252400000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14-08-2026</x:t>
-[...681 lines deleted...]
-        <x:v>34.330000</x:v>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:55:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0466642201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Helvetia Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.4390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>420.8780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>420.8780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:55:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US68389X1054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Oracle Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.4870</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>205.980000</x:v>
-[...181 lines deleted...]
-        <x:v>16.452000</x:v>
+        <x:v>800.9220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>800.9220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:55:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.1130</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>65.808000</x:v>
-[...40 lines deleted...]
-        <x:v>19.473000</x:v>
+        <x:v>456.4520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>456.4520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:56:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3WJKG14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.0920</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>97.365000</x:v>
-[...1873 lines deleted...]
-        <x:v>71.3120</x:v>
+        <x:v>210.4600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.4600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:57:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010645932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3242.4200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25939.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25939.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:57:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>126.6910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>126.6910</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>126.6910</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:58:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000JZYIUN0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Global SDG 7 Affordable and Clean Energy UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.4380</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>142.6240</x:v>
-[...5708 lines deleted...]
-          <x:t>09:00:31</x:t>
+        <x:v>46.8760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46.8760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-09-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12:58:22</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US67066G1040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NVIDIA Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>181.9900</x:v>
-[...10539 lines deleted...]
-        <x:v>135.3800</x:v>
+        <x:v>188.1960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.1960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.1960</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>On-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total volume</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n">
-        <x:v>34713</x:v>
+        <x:v>750251</x:v>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n">
-        <x:v>1207645.2106531000</x:v>
-[...5 lines deleted...]
-          <x:t>Today's transactions until 09:24:59</x:t>
+        <x:v>12732658.5060884200</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Today's transactions until 12:58:39</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>