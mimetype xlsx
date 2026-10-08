--- v11 (2026-09-08)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907106dc2a694fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb258de23884f4a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="Racc4291b37de480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Trades" sheetId="1" r:id="Reb2882142b1e4087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fbb532690845a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc4291b37de480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5323d63e39b24c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2882142b1e4087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="13" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="13" customWidth="1"/>
     <x:col min="7" max="7" width="13" customWidth="1"/>
     <x:col min="8" max="8" width="13" customWidth="1"/>
     <x:col min="9" max="9" width="15" customWidth="1"/>
     <x:col min="10" max="10" width="15" customWidth="1"/>
     <x:col min="11" max="11" width="15" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
@@ -170,49703 +170,33441 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Amount</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Currency rate</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Amount in CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Transaction Type</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08-09-2026</x:t>
-[...4 lines deleted...]
-          <x:t>07:32:41</x:t>
+          <x:t>07-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22:00:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0044328745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chubb Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>277.923962</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>250400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69592160.084800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69592160.084800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:00:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS2940466316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.404500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.809000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.9530398000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:34:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012549785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>276.900000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13845.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13044.7590000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:34:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012549785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>275.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8250.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7773.1500000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:52:52</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1243598427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sandoz Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>73.500000</x:v>
+        <x:v>75.240000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7524.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7089.1128000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:55:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>75.120000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7512.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7077.8064000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07:56:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>75.120000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7512.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7077.8064000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1135202088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Avalanche Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.743700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.462200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.8574848400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1135202120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Aave ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.428000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.428000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.4206616000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:00:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012829898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Emmi AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>906.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4530.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4268.1660000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:01:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012829898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Emmi AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>904.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4520.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4258.7440000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:03:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012829898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Emmi AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>904.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18080.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17034.9760000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:03:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1100083471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Chainlink ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.690000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1753.500000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1652.1477000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:15:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9LHG4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TSI Strategie Nasdaq-Werte</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1121.780000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1121.780000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1056.9411160000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:17:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares XRP ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.410000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1002.300000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>944.3670600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:22:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>633.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12660.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11928.2520000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:22:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>633.800000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44366.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41801.6452000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:28:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9UP69</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Investment Masters Unleashed</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>129.300000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5818.500000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5482.1907000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08:43:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.910000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4191.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3948.7602000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5951121038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>912.5430</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>147.000000</x:v>
-[...5 lines deleted...]
-        <x:v>139.6206000000</x:v>
+        <x:v>1825.0860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1825.0860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US62914V1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nio Inc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.8730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1149.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1149.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQZ41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.7960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>955.9200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>955.9200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US98262P2002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WW International Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.2890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.2890</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.2890</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US76655K1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rigetti Computing Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>180.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>180.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L4EH2K5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.7090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>285.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>285.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L4EH2K5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.7090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>856.3500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>856.3500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L4EH2K5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.7090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>285.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>285.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0008706128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lloyds Banking Group PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.1140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.2800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.2800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.4940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>707.4700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>707.4700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.4940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1414.9400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1414.9400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.4940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26742.3660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26742.3660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.6060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>858.1800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>858.1800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US92766K4031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Virgin Galactic Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.5040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.5120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.5120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.8810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1544.6760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1544.6760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.8810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>94.5720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>94.5720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.8810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4555.2180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4555.2180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ENAG999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>E.ON SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.6800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>94.0800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>94.0800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CNE100000296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BYD Co Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.8100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5076.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5076.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CNE100000296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BYD Co Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.8100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7810.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7810.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BR626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.5660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.5660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.5660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA0585861085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ballard Power Systems Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.6500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>198.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000I8KRLL9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.0210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1802.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1802.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000I8KRLL9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.0210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.0420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.0420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BF4RFH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.3410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.3410</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.3410</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BF4RFH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.3410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>375.3450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>375.3450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L2SA8K5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.8570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.1420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.1420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US17275R1023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cisco Systems Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>95.9570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7100.8180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7100.8180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKS7L097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>90.5080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>814.5720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>814.5720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0011821202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ING Group N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.7070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>803.5030</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>803.5030</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0000121329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Thales SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.9770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>999.8850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>999.8850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0000902GT6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Megatrends UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.4500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0000902GT6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Megatrends UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.4500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>167.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>167.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US90353T1007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Uber Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.1140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1199.3940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1199.3940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.2940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1222.9400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1222.9400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B4L5Y983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III Core MSCI World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.2940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>978.3520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>978.3520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.6140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>963.6840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>963.6840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.6140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20237.3640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20237.3640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000NDWFGA5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.4500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>389.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>389.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000NDWFGA5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.4500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>389.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>389.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7134481081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PepsiCo Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>104.5640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2091.2800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2091.2800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>280.3230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>560.6460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>560.6460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>280.3230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>840.9690</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>840.9690</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007664039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Volkswagen AG Vz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>64.9340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>129.8680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>129.8680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B1XNHC34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.2120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.6360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.6360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B1XNHC34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.2120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>804.7760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>804.7760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU1829218749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.1560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.1560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.1560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BP3QZ825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.0900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>495.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>495.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYVJRP78</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI EM SRI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.3300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>93.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>93.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BQT3WG13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI China A UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.6720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>186.8800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>186.8800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0079031078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Advanced Micro Devices Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>540.9700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2163.8800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2163.8800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0079031078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Advanced Micro Devices Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>540.9700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>540.9700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>540.9700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ0KDQ92</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.7650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1203.8850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1203.8850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US4781601046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Johnson &amp; Johnson (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>215.7630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1078.8150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1078.8150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKWQ0P07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>232.5070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>465.0140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>465.0140</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1217.5190</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1217.5190</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>266.6100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>266.6100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2625.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2625.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US01609W1027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alibaba Group Holding Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.4850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>447.4250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>447.4250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949724083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Strategy Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>127.1740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>127.1740</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>127.1740</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>159.1880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2547.0080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2547.0080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0009805522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nebius Group NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>195.9170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>783.6680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>783.6680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B27YCF74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares II Global Timber &amp; Forestry UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.3820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.7640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.7640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000VAHT5T0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.1320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.1880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.1880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US81762P1021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ServiceNow Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.4400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.4400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.4400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US81762P1021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ServiceNow Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.4400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11527.5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11527.5600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BTJRMP35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.5970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>775.9700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>775.9700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BTJRMP35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.5970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.5970</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.5970</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0031442068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>64.6200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>323.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>323.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BP6MXD84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.0850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2054.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2054.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3WJKG14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.7360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>640.3040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>640.3040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3WJKG14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.7360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17654.0960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17654.0960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.6630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>858.4980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>858.4980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.6630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>167.9670</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>167.9670</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.6630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.6520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.6520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US48138M1053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>JUMIA TECHNOLOGIES AG-ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.4980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4904.2160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4904.2160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.6890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>308.0670</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>308.0670</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.6890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1848.4020</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1848.4020</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.6890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3696.8040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3696.8040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>181.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>181.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13233.2250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13233.2250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.0360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2361.4400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2361.4400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US46222L1089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IonQ Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.9030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>767.8660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>767.8660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.5110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>846.0440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>846.0440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.5110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>846.0440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>846.0440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.5110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3807.1980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3807.1980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US46120E6023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Intuitive Surgical Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>347.3250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>347.3250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>347.3250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B1TXK627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares II Global Water UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.7050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>308.5250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>308.5250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8R0J59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Global X Nasdaq 100 Covered Call UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.2190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>327.0370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>327.0370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.2400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1552.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1552.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.2400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0002Y8CX98</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.1700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>135.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>135.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3RBWM25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>155.1970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3879.9250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3879.9250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B0M63623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares MSCI Taiwan UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>177.2310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1949.5410</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1949.5410</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US3825501014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Goodyear Tire &amp; Rubber Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>82.6350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>82.6350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.5600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3881.0400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3881.0400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.5600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3768.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3768.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SE0000106270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Hennes &amp; Mauritz AB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.4620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.9240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.9240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B60SWW18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>148.8110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>595.2440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>595.2440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3XXRP09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard S&amp;P 500 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.9910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3197.7660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3197.7660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740391003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Taiwan Semiconductor Manufacturing Co Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>390.2060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>780.4120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>780.4120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740391003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Taiwan Semiconductor Manufacturing Co Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>390.2060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>390.2060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>390.2060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US92826C8394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Visa Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>313.4730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7836.8250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7836.8250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU0839027447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Nikkei 225 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>37.7050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2827.8750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2827.8750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG875721634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tencent Holdings Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.1620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4857.8200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4857.8200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B14X4T88</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.8260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.8260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.8260</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>330.6360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>330.6360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>330.6360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>330.6360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>661.2720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>661.2720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.7730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.7730</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.7730</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.7730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>675.0920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>675.0920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BVZK7T90</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unilever PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.9860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1749.5100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1749.5100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005190003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bayerische Motoren Werke AG St (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.7490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.4980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>99.4980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US08862E3071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Beyond Meat Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.3160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.6320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.6320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.7380</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>95.2140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>95.2140</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Q0IU5T1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.8360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>556.2920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>556.2920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Q0IU5T1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.8360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1219.1080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1219.1080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B42NKQ00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Energy Sector UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.3500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.0500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.0500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000A161408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>HelloFresh SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.2710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.5420</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.5420</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000A161408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>HelloFresh SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.2710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.1490</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.1490</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0007980591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BP PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.2910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3460.0500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3460.0500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0004056851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Valneva SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.3780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>827.5440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>827.5440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>194.7990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>973.9950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>973.9950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>194.7990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3895.9800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3895.9800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>194.7990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24349.8750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24349.8750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000W8WMSL2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.2420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>656.0820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>656.0820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US09857L1089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Booking Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.4300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.4300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.4300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IT0005239360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UniCredit SpA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.7070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6363.6300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6363.6300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLPK3577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39.0820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>390.8200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>390.8200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0114405324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Garmin Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>229.0060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>916.0240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>916.0240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9315.4050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9315.4050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.6250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1274.6250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1274.6250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.6250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>991.3750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>991.3750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>141.6250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4956.8750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4956.8750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>854.1640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12812.4600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12812.4600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>854.1640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>854.1640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>854.1640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000PJL7R74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.1810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>989.5710</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>989.5710</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69932A2042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Skydance Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.4290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>148.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>148.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000AON7ET1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ARK Space &amp; Defence Innovation UCITS ETF USD Acc (actively managed ETF)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.6490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3254.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3254.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00B63H8491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rolls-Royce Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.3700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.4800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61.4800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Healthcare Innovation UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.8050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>264.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>264.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGHQ0G80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.9070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1271.5820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1271.5820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU1829218749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.0500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18025.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18025.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000U9ODG19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.2080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9817.2960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9817.2960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US88160R1014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>315.0580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1890.3480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1890.3480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US60770K1079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Moderna Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.8190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>643.2760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>643.2760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYTRRD19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR MSCI World Technology UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>242.5120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4850.2400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4850.2400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B53SZB19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1485.0960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20791.3440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20791.3440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0004056851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Valneva SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.3790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>361.6080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>361.6080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B53SZB19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1485.6820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1485.6820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1485.6820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>207.5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>207.5600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20.7560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20.7560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.3780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>140.5450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1827.0850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1827.0850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.8260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.2600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>108.2600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9G01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Solana ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.4750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.4250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.4250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>140.6000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8295.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8295.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.3080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>195.5480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>195.5480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.3080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>624.4920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>624.4920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1205.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1205.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0237935637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>184.7710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>739.0840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>739.0840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ5JNZ06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.7050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>341.9550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>341.9550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9J32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Cardano ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.6290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>262.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>262.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.8350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.3900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.3900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.8350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.7200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>122.7200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.8350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2056</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7884.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7884.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BDQZN774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(Irl) - MSCI ACWI ESG Universal Low Carbon Select UCITS ETF (hedged to CHF) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.1580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1639.6920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1639.6920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0001VDDL68</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.8360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2427.7760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2427.7760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.5920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2115.8400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2115.8400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BMTP1626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Crypto Market ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.4520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.3560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.3560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BMTP1626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Crypto Market ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.4520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.9720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.9720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>87.8390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>527.0340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>527.0340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KIQ3DT5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.7960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1079.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1079.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0016999846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Domestic Government Bond 3-7 ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.3330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.3330</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>73.3330</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000U9ODG19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.2070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.8660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.8660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.7930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.8950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.8950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:00:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.7930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5342.5350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5342.5350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>849.8690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10198.4280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10198.4280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BP3QZ825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Edge MSCI World Momentum Factor UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>98.9810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9898.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9898.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ5JNZ06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.7060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1689</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11326.4340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11326.4340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ5JNZ06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI World Health Care Sector Advanced UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.6960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5430.4560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5430.4560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.4730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>238.4190</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>238.4190</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.4730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1748.4060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1748.4060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0013841017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>572.4830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1144.9660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1144.9660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.6660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.3320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.3320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.6660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>941.3280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>941.3280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012549785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>253.9490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>507.8980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>507.8980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39.1290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2582.5140</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2582.5140</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012100191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tecan Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>235.2280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>705.6840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>705.6840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>75.3560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>150.7120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>150.7120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>75.3560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>150.7120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>150.7120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>75.3560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>527.4920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>527.4920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0360826991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Comet Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>358.9660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>358.9660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>358.9660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>143.5050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>287.0100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>287.0100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0311864901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>673.0610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1346.1220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1346.1220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT0000KTMI02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BAJAJ Mobility AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.7630</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.7630</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.7630</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0002178181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Stadler Rail AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.2150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>302.1500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>302.1500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0019396990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ypsomed Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>360.8410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>360.8410</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>360.8410</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0212255803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Burkhalter Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>123.6610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1236.6100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1236.6100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0319416936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Flughafen Zurich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>190.4300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>190.4300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>190.4300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT0000A3EPA4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ams-OSRAM AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.5230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.1840</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.1840</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012005267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novartis AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.0470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1190.4700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1190.4700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0008038389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Prime Site AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.4190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>358.2570</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>358.2570</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0360674466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galenica AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>83.7340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>837.3400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>837.3400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012829898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Emmi AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>869.0300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1738.0600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1738.0600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0003671440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rieter Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.4050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.4800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.4800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0003671440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rieter Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.4050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1499059983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG-Partizipationsschein</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>358.5160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3943.6760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3943.6760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012255144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>THE SWATCH GROUP AG (N)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.2710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.2710</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.2710</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.2590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>729.2450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>729.2450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.8220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>202.9320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>202.9320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126639464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Calida Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.8810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.8810</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.8810</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169360919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Accelleron Industries AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.4780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.4780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.4780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012453913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Temenos AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66.8490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>267.3960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>267.3960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1429326825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siegfried Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.9410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1723.5250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1723.5250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:01:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1429326825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siegfried Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.9410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.7050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>344.7050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0276534614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zehnder Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.7280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2616.9360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2616.9360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0032912732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SLI ETF A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.1940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.1940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.1940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292091837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Chainlink</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.0890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>54.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Bitcoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>65.8600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2963.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2963.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1381833297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETP on Leonteq EUR Overnight Return Index (CHF)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.2100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007236101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>248.6540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2486.5400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2486.5400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007236101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>248.6540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2486.5400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2486.5400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000TKMS001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TKMS AG &amp; Co KGaA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.3440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.0320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.0320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1175448666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>93.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3534.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3329.7348000000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08-09-2026</x:t>
-[...14 lines deleted...]
-          <x:t>Novartis AG</x:t>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:02:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000ENER6Y0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens Energy AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.2230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2474.2370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2474.2370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:04:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BZCQB185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI India UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.7620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1758.1200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1758.1200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:04:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1429326825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siegfried Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.8300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.4900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>206.4900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:04:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US76655K1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rigetti Computing Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.9810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.9050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.9050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:04:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B8GKDB10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.8410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5987.2800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5987.2800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0002432174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bucher Industries AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>324.2780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19780.9580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19780.9580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0325814116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kuros Biosciences AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.5160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1646.5040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1646.5040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:05:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5801351017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>McDonald's Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>192.5360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>192.5360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>192.5360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:06:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1216478797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DSM-Firmenich AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>124.580000</x:v>
+        <x:v>98.320000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20647.200000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19453.7918400000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:07:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VNK3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>TSI Strategie Nasdaq-Werte</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>109.140000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4911.300000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4627.4268600000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0970231058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Boeing Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>156.6020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6264.0800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6264.0800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:08:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000YYE6WK5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VanEck Defense UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46.1890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>230.9450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>230.9450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:09:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>586.6060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>586.6060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>586.6060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0010273215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ASML Holding N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1467.1520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1467.1520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1467.1520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA0585861085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ballard Power Systems Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.6480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>824.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>824.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:10:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1216478797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DSM-Firmenich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>98.320000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14551.360000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13710.2913920000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CNE100000296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BYD Co Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>341.8360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>341.8360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.0720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>513.2160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>513.2160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.3220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.3220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.3220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG875721634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tencent Holdings Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.9820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2199.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2199.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:11:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>330.5550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11569.4250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11569.4250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VG02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AB Aktien Trading</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.350000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11435.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10774.0570000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0531751755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Banque Cantonale Vaudoise</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>127.8610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9845.2970</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9845.2970</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126673539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DKSH Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.7860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9839.8260</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9839.8260</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0363463438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Idorsia Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.1560</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2271</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9438.2760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9438.2760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0022268228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EFG International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.6050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9768.7300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9768.7300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012335540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vontobel Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>89.2790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9909.9690</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9909.9690</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>140.3270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4911.4450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4911.4450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.2920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>630.8760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>630.8760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:12:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9AVX3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UMBRELLA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3353.320000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6706.640000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6318.9962080000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CNE100006CQ4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBTech Robotics Corp Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.3500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5843.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5843.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1175448666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>95.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1140.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1074.1080000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>140.2060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2523.7080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2523.7080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0008742519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscom AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>646.9040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56280.6480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56280.6480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLPK3577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Cybersecurity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.8960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>233.3760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>233.3760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>447.9500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>447.9500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:13:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US76655K1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rigetti Computing Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3000.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3000.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:14:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BMFKG444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers NASDAQ 100 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.9030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>239.6120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>239.6120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.8790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>338.7900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>338.7900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0360826991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Comet Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>351.8930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5630.2880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5630.2880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.1670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>967.0020</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>967.0020</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1114873776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Solana Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.775000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.775000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>64.7998050000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0493891243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zuger Kantonalbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11235.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11235.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11235.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:15:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.5930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1115.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1115.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:16:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007236101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>247.2550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>494.5100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>494.5100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:16:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000W8WMSL2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.9990</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>774.9750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>774.9750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:16:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000I8KRLL9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV MSCI Global Semiconductors UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.0260</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>991.4300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>991.4300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0406705126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sensirion Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.4830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>442.4150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>442.4150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.0200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4900.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4900.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0061539921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vestas Wind Systems A/S</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.2000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>672.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>672.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:17:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0363463438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Idorsia Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.1670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>416.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>416.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.0320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.0320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7731211089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rocket Lab Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.8350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1176.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1176.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:18:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU1834983477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>64.3210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>109345.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>109345.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:19:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0102484968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Julius Baer Gruppe AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.2930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>692.9300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>692.9300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:19:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32.9230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13169.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13169.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:20:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>140.0390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>980.2730</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>980.2730</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0360826991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Comet Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>351.6960</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>2616.180000</x:v>
-[...5 lines deleted...]
-        <x:v>2484.8477640000</x:v>
+        <x:v>7385.6160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7385.6160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>331.0530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>331.0530</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>331.0530</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0846707026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Berkshire Hathaway Inc Class-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>422.3120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>844.6240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>844.6240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:21:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.0930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.0930</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.0930</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:22:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.9030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>489.9860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>489.9860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:22:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0006231004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Infineon Technologies AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>55.1120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>826.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>826.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:23:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US38268T1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GoPro Inc Class-A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.0350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>828.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>828.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:24:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.1620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1971.6200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1971.6200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:24:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.4830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2104.8300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2104.8300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:25:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.3120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>665.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>665.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:26:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1482606550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.62% p.a. JB Callable Multi Barrier Reverse Convertible (57.5%) auf SAP SE, Siemens AG, Deutsche Telekom AG, MTU Aero Engines AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>82.1000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>410500.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>410500.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:26:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.5180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>642.0720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>642.0720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:27:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0118923876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.0670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>350.3350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>350.3350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0030380734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Huber + Suhner AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>178.4520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9814.8600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9814.8600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:29:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>585.1220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2340.4880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2340.4880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:30:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.4790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>661.0590</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>661.0590</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:30:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQZ41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Developed Asia Pacific ex Japan UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47.7880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>238.9400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>238.9400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:31:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.0390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4972.1070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4972.1070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:31:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DK0062498333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Novo Nordisk A/S-B</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.5000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6300.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6300.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:31:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKWQ0P07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR MSCI Europe Utilities UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>234.7810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3991.2770</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3991.2770</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.6200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.6200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.6200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.7500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYMLZY74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Wisdomtree Enhanced Commodity UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.7550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>592.6500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>592.6500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.7390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.6950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53.6950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.5410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>713.5250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>713.5250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:32:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.4690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.4690</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.4690</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>400.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>400.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.0150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>985.0750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>985.0750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0531751755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Banque Cantonale Vaudoise</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>127.2420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3181.0500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3181.0500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:33:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.1130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6917.4240</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6917.4240</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:34:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9UKD6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UMBRELLA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>335.940000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2687.520000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2532.1813440000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08-09-2026</x:t>
-[...14 lines deleted...]
-          <x:t>Novartis AG</x:t>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:34:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0363463438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Idorsia Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.1870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>129.7970</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>129.7970</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:34:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Automation &amp; Robotics UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.6370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4659.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4659.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:34:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU0950674175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.5740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4999.2540</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4999.2540</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:34:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.4490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.4490</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.4490</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>124.940000</x:v>
+        <x:v>41.830000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.830000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39.4122260000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000VAHT5T0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.1350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>82.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>82.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.610000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.220000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>151.9014840000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000VAHT5T0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.1350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1013.0750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1013.0750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>148.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>148.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS2940466316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.405000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>81.455000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>76.7469010000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.418000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.926000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.0464772000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:35:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1499059983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG-Partizipationsschein</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>380.250000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>380.250000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>358.2715500000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>154.500000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>618.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>582.2796000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0010273215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ASML Holding N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1479.9530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1479.9530</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1479.9530</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:36:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.7620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1395.2400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1395.2400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1499059983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG-Partizipationsschein</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>354.0030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53100.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>53100.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>32.9800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>593.6400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>593.6400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:37:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0334081137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CRISPR Therapeutics AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46.630000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2238.240000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2108.8697280000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:38:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5BMR087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>700.1280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3500.6400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3500.6400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:38:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.6090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>803.0450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>803.0450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012335540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vontobel Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.9470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2668.4100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2668.4100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.5010</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>1249.400000</x:v>
-[...5 lines deleted...]
-        <x:v>1186.6801200000</x:v>
+        <x:v>585.0100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>585.0100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG6683N1034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NU Holdings Ltd/Cayman Islands</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.8890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>644.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>644.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B53SZB19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1487.3020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2974.6040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2974.6040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5BMR087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>700.3920</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>700.3920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>700.3920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:39:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.0750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4448.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4448.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7960502018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SAMSUNG ELECTRO-REGS GDR PFD</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3032.0230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3032.0230</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3032.0230</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0000073272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SAFRAN</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>289.8930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10146.2550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10146.2550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9H18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Polkadot ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.5200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>260.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>260.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1114873776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Solana Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.910000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.910000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>64.9270020000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08-09-2026</x:t>
-[...14 lines deleted...]
-          <x:t>Novartis AG</x:t>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.8600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.8600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYZK4883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares IV Digitalisation UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.9860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>499.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>499.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:40:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US58463J3041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Medical Properties Trust Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.7070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>270.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>270.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.3500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.7500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>136.7500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1425684714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Aryzta AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38.6040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12700.7160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12700.7160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0432492467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alcon AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.8810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41504.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41504.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:41:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67421J2078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Oatly Group AB (Sp ADS)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.6510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.0200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.0200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012335540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vontobel Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.9820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2580.4780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2580.4780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12600.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12600.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.8000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>428.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>428.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0432492467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alcon AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.9050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20762.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20762.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0210483332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cie Financiere Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.2360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40544.8760</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40544.8760</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.0910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40345.4800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40345.4800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1175448666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.4400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15211.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15211.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>280.2290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1401.1450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1401.1450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>87.2180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>87.2180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>87.2180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0032912732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SLI ETF A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.9000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4538.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4538.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:42:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169360919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Accelleron Industries AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.3490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1040.2350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1040.2350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0432492467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alcon AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.8810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39844.6080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39844.6080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0496454155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Binance BNB ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>124.940000</x:v>
+        <x:v>45.342000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>226.710000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.6061620000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FI0009000681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nokia OYJ</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.6840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.2600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>130.2600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:43:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000AFVONT7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Europe Infrastructure UCITS ETF - EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.8930</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>374.820000</x:v>
-[...5 lines deleted...]
-        <x:v>356.0040360000</x:v>
+        <x:v>68.6790</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.6790</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:44:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.5040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.5040</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.5040</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:44:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B60SWW18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.4060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>747.0300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>747.0300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000CYTPBT0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.0500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>282.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>282.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QRZ79</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Solar Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18.8620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.6200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.6200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000O8KMPM1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>21.4830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>429.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>429.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:45:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Bitcoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66.1300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>595.1700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>595.1700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:46:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BF4RFH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.3910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16362.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16362.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:46:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012627250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>HBM Healthcare Investments AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.6910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25613.3920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25613.3920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:46:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>583.3270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5833.2700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5833.2700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1129911108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>RealUnit Schweiz AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.3600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68000.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68000.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69932A2042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Skydance Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.4340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>260.1900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>260.1900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:47:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9BEG2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>USA TOP 10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1895.520000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5686.560000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5357.8768320000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08-09-2026</x:t>
-[...4 lines deleted...]
-          <x:t>07:39:31</x:t>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:48:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Bitcoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66.1300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66.1300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66.1300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:48:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9UKD6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UMBRELLA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>332.790000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8319.750000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7838.8684500000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:48:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>583.4750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6418.2250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6418.2250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:49:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0189396655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Glarner Kantonalbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2700.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2543.9400000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:50:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5L8K969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>247.9830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>247.9830</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>247.9830</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:50:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0319416936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Flughafen Zurich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.6900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.6900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.6900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:50:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9RBL4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Quantum Computing</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>291.460000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>874.380000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>823.8408360000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0548689600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.325000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.325000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.4224150000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.374000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.374000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.9651828000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.8230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>838.9380</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>838.9380</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.4820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>909.6400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>909.6400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.3500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:51:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.3510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1777.8150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1777.8150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:52:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B52MJY50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.6180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4149.9780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4149.9780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:53:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BR626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.4780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.4780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.4780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0019396990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ypsomed Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>354.0230</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11328.7360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11328.7360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0019396990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ypsomed Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>353.5830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3889.4130</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3889.4130</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:54:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.9960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1119.9680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1119.9680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000KHX9DX6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.1020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43533.4680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43533.4680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US02079K3059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alphabet Inc Class A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>291.7050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2041.9350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2041.9350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740391003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Taiwan Semiconductor Manufacturing Co Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>389.9760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>779.9520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>779.9520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:55:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.9870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13453.5050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13453.5050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:56:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0319416936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Flughafen Zurich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.6600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>188.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:56:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1408319130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto CH ESGen SDG Index Equity Switzerland ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.7300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>96.5700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>96.5700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:58:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0008232125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Deutsche Lufthansa AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.8290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>239.0150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>239.0150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:58:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGDN821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Melrose Industries PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:58:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BWBXM492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SPDR S&amp;P U.S. Energy Select Sector UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>43.4000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3906.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3906.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:58:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.6140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1380.7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1380.7000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.8010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>308.4030</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>308.4030</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BP6MXD84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.4600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1653</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66880.3800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66880.3800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09:59:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BP6MXD84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.1050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33126.7300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33126.7300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0000009538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Royal Philips N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.9840</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.8400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>199.8400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005190003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bayerische Motoren Werke AG St (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.6830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.0490</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.0490</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7512121010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ralph Lauren Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>297.0710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4158.9940</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4158.9940</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:00:42</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0008430026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Münchener Rück AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>485.1780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7277.6700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7277.6700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000A0F5UH1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.4530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9988.1220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9988.1220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:01:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US4581401001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.4880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>554.9280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>554.9280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0420682058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ARM Holdings Plc (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>242.4890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>242.4890</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>242.4890</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1175448666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>88.4600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>176.9200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>176.9200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.370000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>560.510000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>528.1125220000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:02:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9G01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Solana ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.5060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1350.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1350.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5949181045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>440.5180</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>440.5180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>440.5180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.0290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>340.2900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>340.2900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ5JP329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI World Consumer Staples Sector UCITS ETF USD Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.9080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27484.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27484.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:03:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.8870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2797.7400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2797.7400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:04</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0244767585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39.0390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1210.2090</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1210.2090</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39.0890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.1780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>78.1780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.7000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>213.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:04:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Bitcoin</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>66.0800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>264.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>264.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BP6MXD84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.2870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61276.5270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>61276.5270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007236101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siemens AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>247.7450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1238.7250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1238.7250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>47.230000</x:v>
+        <x:v>24.388000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>121.940000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>114.8918680000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US83406F1021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SoFi Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.0550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>156.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>156.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.8080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>361.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>361.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.6010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1186.8430</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1186.8430</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:05:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1386220409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sunrise Communications AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41.2400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>824.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>824.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:06:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B2QWCY14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III S&amp;P SmallCap 600 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.9950</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.9950</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.9950</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:06:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US72919P2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Plug Power Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1.4910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>164.0100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>164.0100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:07:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.4480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>459.7120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>459.7120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:07:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.5270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.2160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>228.2160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:07:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US98422D1054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XPeng Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.9870</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>159.7400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>159.7400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:08:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5494982029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lucid Group Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.2540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>97.6200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>97.6200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:09:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1335392721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>161.4420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18727.2720</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>18727.2720</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:09:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.7570</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2451.8970</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2451.8970</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:09:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.0080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>231.0560</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>231.0560</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:10:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VKX2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Global Income Select - Ex US</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>167.360000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4184.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3942.1648000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:10:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012214059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Holcim AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.280000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10092.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9508.6824000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.6390</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2763.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2763.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.9960</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.9960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.9960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.9080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>948.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>948.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1429326825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Siegfried Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.4500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>342.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:11:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1003.9680</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1003.9680</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA0115321089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alamos Gold Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26.1040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2610.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2610.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012255144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>THE SWATCH GROUP AG (N)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.5480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1209.1800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1209.1800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.8150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>194.5650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>194.5650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.1640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>341.6400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>341.6400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:12:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>588.9340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>588.9340</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>588.9340</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:14:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG254571055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Credo Technology Group Holding Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>177.4660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35670.6660</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35670.6660</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:15:38</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>KYG254571055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Credo Technology Group Holding Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>177.1780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8681.7220</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8681.7220</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:16:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.5490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>247.9410</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>247.9410</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:17:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BHZRQZ17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Franklin FTSE India UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.7300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>951.9000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>951.9000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:17:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0244767585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>39.1600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>979.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>979.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:17:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000PJL7R74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.1090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.0900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.0900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:17:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US15675D1037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cerebras Systems Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.3500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2135.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2135.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.5080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.0160</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.0160</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0018294154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.7050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.7050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>142.7050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0126881561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.0350</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.0350</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>144.0350</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:18:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005190003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bayerische Motoren Werke AG St (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.8280</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2740.5400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2740.5400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:19:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6821891057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ON Semiconductor Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.6070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1690.1750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1690.1750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:19:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038863350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Nestlé SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.940000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2428.200000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2287.8500400000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:19:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU0446734104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>95.8940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1815</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174047.6100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>174047.6100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:19:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6821891057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ON Semiconductor Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.6070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1690.1750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1690.1750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:20:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LU0446734104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>95.8730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8149.2050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8149.2050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:20:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US26740W1099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>D-Wave Quantum Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.6760</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>443.6600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>443.6600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:20:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0360674466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galenica AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>84.3150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>421.5750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>421.5750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0381692070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Applied Digital Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20.4860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1536.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1536.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24.370000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.590000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.7298980000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.264000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>126.320000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>119.0187040000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares XRP ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.914000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.914000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.9537708000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US18915M1071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cloudflare Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>284.1530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2841.5300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2841.5300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:21:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024638212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schindler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>253.0550</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>506.1100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>506.1100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:22:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.5770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.8850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.8850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:22:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038389992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BB Biotech AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.7200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>633.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>633.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:22:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US86800U3023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Super Micro Computer Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.8660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1843.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1843.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:22:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US18915M1071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cloudflare Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>284.1530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1420.7650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1420.7650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US15675D1037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cerebras Systems Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>145.1650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>290.3300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>290.3300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0008742519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscom AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>649.5800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>649.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>649.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US86800U3023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Super Micro Computer Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>36.8520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1842.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1842.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012549785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>254.4010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25440.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25440.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:23:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000S9YS762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Linde PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>404.4320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>404.4320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>404.4320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:24:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9JLH8</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Global Champions</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>328.810000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17098.120000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16109.8486640000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:24:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US64110L1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Netflix Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.7520</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.7520</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.7520</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:25:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010570767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chocoladefabriken Lindt&amp;Spruengli PS SF 10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7811.4000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7811.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7811.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:26:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038389992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BB Biotech AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>52.300000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1150.600000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1084.0953200000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:26:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>70.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:26:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>770.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>770.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:26:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0011821202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ING Group N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.6910</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2769.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2769.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:27:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US9043112062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Under Armour Inc Class C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.9100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>117.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:28:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6541061031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NIKE Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.4650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.4650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>28.4650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:28:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3WJKG14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V S&amp;P 500 Information Technology Sector UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.9060</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22953.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22953.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:28:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BR626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World High Dividend Yield UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>86.6640</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>866.6400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>866.6400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:29:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740391003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Taiwan Semiconductor Manufacturing Co Ltd (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>389.3360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1168.0080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1168.0080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:29:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0001340204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Graubuendner Kantonalbank -PS</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2587.8750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20703.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20703.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:29:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.2440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.4640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.4640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:29:22</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0005405286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>HSBC Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.2820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1528.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1528.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:29:52</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.2530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.5180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>205.5180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:30:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>74.820000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5237.400000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4934.6782800000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:31:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.270000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5708.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5378.0776000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:31:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3RBWM25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>155.3050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2018.9650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2018.9650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:31:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.270000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>24259.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22856.8298000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0018294154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>153.300000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9964.500000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9388.5519000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0018294154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>153.300000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9964.500000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9388.5519000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:32:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.7860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1929.4320</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1929.4320</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B60SWW18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>149.8040</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>449.4120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>449.4120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0018294154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>153.300000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7665.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7221.9630000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.9160</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.2440</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>71.2440</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3VVMM84</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Emerging Markets UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>67.9200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>543.3600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>543.3600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0183135976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Silver ETF AA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>140.0770</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>280.1540</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>280.1540</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.9850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3595.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3595.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:33:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.5660</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>551.3200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>551.3200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:34:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9G01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Solana ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.5210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1352.1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1352.1000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:34:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0105994401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.4740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20.9480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20.9480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:34:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B3RBWM25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>155.3450</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1087.4150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1087.4150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:34:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Ripple</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.2600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2815.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2815.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:34:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0030380734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Huber + Suhner AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>178.5800</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12500.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12500.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:34:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1216478797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DSM-Firmenich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.2330</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9123.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9123.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:34:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0118923876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.8210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>209.4630</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>209.4630</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:35:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.6000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:35:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BK5BQT80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE All-World UCITS ETF (USD) Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>160.7680</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1768.4480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1768.4480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:35:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00B019KW72</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>J. Sainsbury PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.7290</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14916.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14916.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:36:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.8150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>76.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>76.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:36:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CNE100000296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BYD Co Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.7020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3851.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3851.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:36:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000Z9SJA06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.6070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.6070</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>12.6070</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:36:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BJ0KDQ92</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI World UCITS ETF 1C Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.9370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.9370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>133.9370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:37:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9AJF5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Qualität, angelehnt an Susan Levermann</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>757.390000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7573.900000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7136.1285800000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:38:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKS7L097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.0410</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>182.0820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>182.0820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:39:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0102484968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Julius Baer Gruppe AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.5540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>695.5400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>695.5400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:39:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9730</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1794.6000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1794.6000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:39:24</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BMX0DF60</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V US Medical Devices UCITS ETF USD (Acc)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.4170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22751.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22751.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:40:39</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.6530</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>718.9780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>718.9780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:40:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0038389992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BB Biotech AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.4690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33928.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33928.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:41:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012032113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>389.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>50570.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>47647.0540000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:42:21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0000121014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>LVMH Moët Hennessy Louis Vuitton SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>359.8620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10795.8600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10795.8600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:43:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>871.3880</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>871.3880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>871.3880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:43:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BTJRMP35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI Emerging Markets UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>77.3320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>231.9960</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>231.9960</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:43:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000VAHT5T0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.1370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41370.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>41370.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:44:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024666528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Centiel AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.8000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1160.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1160.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:44:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BF4RFH31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.4120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6494.0640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6494.0640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:44:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012138605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Adecco Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.8720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3580.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3580.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:44:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0000130809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Société Générale S.A.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>58.7100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11742.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11742.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:44:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000VAHT5T0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.1380</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8276.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8276.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0493891243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zuger Kantonalbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11292.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22584.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22584.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.5000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4250.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4250.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:45:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1115678950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Haute Capital Partners AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.5000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4887.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4887.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:46:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0007980591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BP PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.2150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>310.7500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>310.7500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:46:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0008232125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Deutsche Lufthansa AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.8010</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.0100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>68.0100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:46:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9PVY9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BUY L0W SELL H1GH</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1307.070000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1307.070000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1231.5213540000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:46:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0014852781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swiss Life Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>951.200000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33292.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31367.7224000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:47:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>196.8130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1968.1300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1968.1300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:47:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5324571083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Eli Lilly &amp; Co (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>994.9150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>994.9150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>994.9150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:47:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1276028821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Santhera Pharmaceuticals Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.500000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4991.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4702.5202000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BLRB0242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Global Clean Energy UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.0930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>840.0920</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>840.0920</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1276028821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Santhera Pharmaceuticals Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.500000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4991.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4702.5202000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1276028821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Santhera Pharmaceuticals Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.500000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4991.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4702.5202000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1276028821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Santhera Pharmaceuticals Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.500000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4991.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4702.5202000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1276028821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Santhera Pharmaceuticals Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15.500000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1736.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1635.6592000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.6590</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>553.1800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>553.1800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US84615Q1031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Space Exploration Technologies Corp (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.8300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1398.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1398.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:48:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1505574025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>93.8200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>36000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3377520.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3377520.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:49:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0032077012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>632.9400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>632.9400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>632.9400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:50:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0008404005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Allianz SE (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>385.3300</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57799.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57799.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:50:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00B0SWJX34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>London Stock Exchange Group PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>92.7030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19004.1150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19004.1150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:51:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B6R52259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.9270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.9270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>102.9270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:51:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.9810</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>898.5750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>898.5750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:51:40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>210.8360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10541.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10541.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:51:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9700</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>376.7400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>376.7400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:52:12</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7561091049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Realty Income Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.5830</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>445.8300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>445.8300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:52:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000PJL7R74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.1270</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10254.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10254.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:53:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0008967926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Adval Tech Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>42.0360</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2522.1600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2522.1600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:53:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0007030009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rheinmetall AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>875.6370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>875.6370</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>875.6370</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:54:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010570767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Chocoladefabriken Lindt&amp;Spruengli PS SF 10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7793.2500</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38966.2500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>38966.2500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:54:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9EQQ9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Szew Grundinvestment</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1303.360000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2606.720000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2456.0515840000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:54:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000CYTPBT0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Bloomberg Commodity Carbon Tilted UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.0610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7061.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7061.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:54:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9G01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Solana ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.5120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>270.2400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>270.2400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:54:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0042615283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.3510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.1060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.1060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:54:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0210483332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cie Financiere Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.5580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.5580</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>168.5580</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:54:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US0378331005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>281.0420</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5620.8400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5620.8400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.3540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3435.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3435.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000V93BNU0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.7380</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11476.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11476.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US67066G1040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.0480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5911.4400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5911.4400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0000226223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>STMicroelectronics N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.7980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.7980</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>44.7980</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0360674466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galenica AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>84.4120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>84.4120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>84.4120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:55:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>586.6490</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>586.6490</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>586.6490</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:56:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6974351057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palo Alto Networks Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>336.6690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2356.6830</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2356.6830</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:56:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0008232125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Deutsche Lufthansa AG (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.7890</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.9450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>33.9450</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:56:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US22788C1053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Crowdstrike Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>220.4670</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2204.6700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2204.6700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:57:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0418792922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sika AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.5850</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.5850</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>170.5850</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:57:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0024608827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>587.1480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11742.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11742.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:58:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1499059983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG-Partizipationsschein</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>353.4150</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35341.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>35341.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:58:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1335392721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.100000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10386.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9785.6892000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:58:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.5030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>145.0300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>145.0300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:58:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US90353T1007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Uber Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.9780</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.9780</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>56.9780</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:58:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGDN821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Melrose Industries PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.8690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.6900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>48.6900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:58:43</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012032113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>389.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31120.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29321.2640000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:58:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1335392721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.100000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10386.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9785.6892000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:59:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0010645932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3400.7000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6801.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6801.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:59:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0454664027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Ethereum Staking ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.194000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>629.850000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>593.4446700000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10:59:28</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1171799815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tracker Certificate on Ripple</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11.4000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.8000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>79.8000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:00:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1499059983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG-Partizipationsschein</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>353.2620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>353.2620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>353.2620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:00:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000AON7ET1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ARK Space &amp; Defence Innovation UCITS ETF USD Acc (actively managed ETF)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.5900</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2983.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2983.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:00:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKM4GZ66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Core MSCI Emerging Markets IMI UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>45.5240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3960.5880</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3960.5880</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:00:49</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0003671440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rieter Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2.3640</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>1889.200000</x:v>
-[...5 lines deleted...]
-        <x:v>1794.3621600000</x:v>
+        <x:v>94.5600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>94.5600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:01:06</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1258969042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Stacks ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.2170</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22519.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22519.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:01:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0118923876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.6950</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.3900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.3900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:01:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0000121972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schneider Electric SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>236.8820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5922.0500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5922.0500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:02:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US12468P1049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>C3.ai Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9.3250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46.6250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>46.6250</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:04:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5494982029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lucid Group Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.2480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>97.4400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>97.4400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:04:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0025751329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Logitech International SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>84.8930</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>84.8930</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>84.8930</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:05:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.8070</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>373.0860</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>373.0860</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:05:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US80004C2008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandisk Corporation (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1400.4650</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5601.8600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5601.8600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:05:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1227.5200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1227.5200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:06:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430134226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amrize Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.0240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6755.4000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6755.4000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:06:15</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430134226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Amrize Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>30.0220</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14260.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14260.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:06:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1484953687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SMG Swiss Marketplace Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.400000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4998.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4709.1156000000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08-09-2026</x:t>
-[...14 lines deleted...]
-          <x:t>UBS Group AG</x:t>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:06:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1484953687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SMG Swiss Marketplace Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>47.020000</x:v>
+        <x:v>29.400000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4998.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4709.1156000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:06:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1484953687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SMG Swiss Marketplace Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.400000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4998.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4709.1156000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:06:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1484953687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SMG Swiss Marketplace Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.400000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4998.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4709.1156000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:06:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1484953687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SMG Swiss Marketplace Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>29.400000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4410.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4155.1020000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:07:03</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1315732268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6.3580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.5800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>63.5800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:07:09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B1XNHC34</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.2370</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>123.5550</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>123.5550</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:07:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>165.0020</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1650.0200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1650.0200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:07:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.9080</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>276.7800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>276.7800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:07:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7134481081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PepsiCo Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>103.6340</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2072.6800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2072.6800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:08:36</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000ZI3FFP9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.5130</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>72.5650</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>72.5650</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:08:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8.9750</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.4500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>197.4500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:09:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0363463438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Idorsia Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4.2440</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.0280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>157.0280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:09:20</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1335392721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.100000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10386.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9785.6892000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:09:35</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1335392721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.100000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10386.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>9785.6892000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:09:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US22788C1053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Crowdstrike Holdings Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>219.9240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8796.9600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8796.9600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:09:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1134540470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.4620</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6865.5000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6865.5000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:10:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B9M6RS56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VI J.P. Morgan USD EM Bond EUR Hedged UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>59.7610</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17928.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17928.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:10:50</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US6974351057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palo Alto Networks Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>335.4100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6037.3800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6037.3800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:10:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005933956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>57.5720</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4605.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4605.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:11:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B53SZB19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1488.6030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14886.0300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14886.0300</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:11:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B5BMR087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>700.7120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7007.1200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7007.1200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:11:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012221716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ABB AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.060000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>85.060000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>80.1435320000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:12:25</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1416135338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3.8090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>373.2820</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>373.2820</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:12:29</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548235246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>34.4510</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10335.3000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10335.3000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:13:01</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1335392721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>173.100000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6924.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6523.7928000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:13:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0012032113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>389.000000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>389.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>366.5158000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:14:59</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS2940466316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares Bitcoin ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.409000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14.818000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.9615196000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:15:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1199067674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Bitcoin Core ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.691000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>17.691000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16.6684602000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:15:08</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0493891243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Zuger Kantonalbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11285.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11285.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>11285.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:15:48</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0418792922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sika AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>182.350000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7294.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>6872.4068000000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:15:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>165.4250</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>496.2750</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>496.2750</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:16:26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5500211090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lululemon Athletica Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>76.0710</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14453.4900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14453.4900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:16:30</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0432492467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Alcon AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>51.8980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7058.1280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7058.1280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:16:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0210483332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cie Financiere Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>167.8820</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16788.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>16788.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:17:07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BYYXBF44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE Emerging Markets High Dividend Low Volatility UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>25.0740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8274.4200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>8274.4200</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:17:31</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0530235594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vetropack Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EUR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>19.440000</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>200</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>9404.000000</x:v>
-[...5 lines deleted...]
-        <x:v>8931.9192000000</x:v>
+        <x:v>3888.000000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3663.2736000000</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Off-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08-09-2026</x:t>
-[...14 lines deleted...]
-          <x:t>21Shares Bitcoin ETP</x:t>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:17:32</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0324402491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Admicasa Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>40.0000</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>200.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>200.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:17:41</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8740541094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Take-Two Interactive Software Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>171.1210</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>855.6050</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>855.6050</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:17:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000716YHJ7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco FTSE All-World UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7.9110</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1582.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1582.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:19:55</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0001624714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CPH Chemie &amp; Papier Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>55.8470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>614.3170</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>614.3170</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:19:56</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1175448666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>87.6310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.2620</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>175.2620</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:20:16</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B579F325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco Physical Gold ETC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>331.1090</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>993.3270</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>993.3270</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:21:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169360919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Accelleron Industries AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.7600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3488.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3488.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:21:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0435377954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>SIG Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>13.1980</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3721.8360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3721.8360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:22:11</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1146882316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>22.184000</x:v>
+        <x:v>1.149100</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>13700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15742.670000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.9422</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>14832.7436740000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Off-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:22:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US5500211090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Lululemon Athletica Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>75.9970</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7219.7150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7219.7150</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:22:54</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE0002Y8CX98</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>27.2050</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10882.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10882.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:23:14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0130293662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>116.4400</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>465.7600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>465.7600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:23:23</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US88339J1051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Trade Desk Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.0310</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4513.9500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>4513.9500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:23:46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0032912732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SLI ETF A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>227.1790</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20446.1100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>20446.1100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:24:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7134481081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PepsiCo Inc (USD)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>103.5200</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15528.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>15528.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:24:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0131872431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>87.3240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26197.2000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>26197.2000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:24:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0010273215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ASML Holding N.V.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1492.9740</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7464.8700</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7464.8700</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:24:57</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0237935637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>184.1590</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>44.368000</x:v>
-[...40 lines deleted...]
-        <x:v>147.150000</x:v>
+        <x:v>368.3180</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>368.3180</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:25:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BGV5VN51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers Artificial Intelligence &amp; Big Data UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>211.0940</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1899.8460</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1899.8460</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:25:19</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0017142719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>UBS ETF - SMI (CHF) A-dis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>139.4030</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>278.8060</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>278.8060</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:26:13</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00B0M63060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>10.7540</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>268.8500</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>268.8500</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:27:44</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8807701029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Teradyne Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>338.4540</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>1471.500000</x:v>
-[...228 lines deleted...]
-        <x:v>1021.550000</x:v>
+        <x:v>3384.5400</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>3384.5400</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:27:47</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BHZRQZ17</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Franklin FTSE India UCITS ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>31.7480</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>222.2360</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>222.2360</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:27:53</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US34988V1061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Fossil Group Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5.9120</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.6480</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>23.6480</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:28:04</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BM8QS095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco MSCI China Technology All Shares Stock Connect UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>22.6470</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>271.7640</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>271.7640</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:28:10</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8807701029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Teradyne Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>338.6580</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1693.2900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1693.2900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:28:58</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>166.0140</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2490.2100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>2490.2100</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:29:02</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1243598427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.5690</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>695.6900</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>695.6900</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:29:37</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US69608A1088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Palantir Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>165.8860</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1658.8600</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1658.8600</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:30:51</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0319416936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Flughafen Zurich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>187.3040</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>3064.650000</x:v>
-[...40 lines deleted...]
-        <x:v>6.748500</x:v>
+        <x:v>561.9120</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>561.9120</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:31:27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1499059983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Roche Holding AG-Partizipationsschein</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>352.9240</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5999.7080</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>5999.7080</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:31:33</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1169360919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Accelleron Industries AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>69.9320</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>279.7280</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>279.7280</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:32:45</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE00BKS7L097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Invesco S&amp;P 500 ESG UCITS ETF Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>91.0600</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.1800</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>273.1800</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:33:00</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BNGJ9H18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Physical Polkadot ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>0.5190</x:v>
+      </x:c>
+      <x:c s="6" t="n">
+        <x:v>15000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7785.0000</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>7785.0000</x:v>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>On-Exchange</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08-10-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11:33:18</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE0005190003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bayerische Motoren Werke AG St (EUR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CHF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>49.4740</x:v>
       </x:c>
       <x:c s="6" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c s="9" t="n">
-        <x:v>101.227500</x:v>
-[...48979 lines deleted...]
-        <x:v>188.1960</x:v>
+        <x:v>742.1100</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c s="9" t="n">
+        <x:v>742.1100</x:v>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>On-Exchange</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total volume</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Total Turnover in CHF</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="6" t="n">
-        <x:v>750251</x:v>
+        <x:v>473641</x:v>
       </x:c>
       <x:c s="0" t="inlineStr"/>
       <x:c s="0" t="inlineStr"/>
       <x:c s="9" t="n">
-        <x:v>12732658.5060884200</x:v>
-[...5 lines deleted...]
-          <x:t>Today's transactions until 12:58:39</x:t>
+        <x:v>76732304.6350978400</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Today's transactions until 11:33:42</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>