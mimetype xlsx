--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0275de8b4ef6422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664773aa08a9457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Instruments" sheetId="1" r:id="Raf5a29bf48ef4dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Instruments" sheetId="1" r:id="Rbe2439e236e14256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,62754 +91,35024 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d6287c6e8646cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5a29bf48ef4dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455ba35e75ae4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2439e236e14256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="75" customWidth="1"/>
     <x:col min="2" max="2" width="20" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="20" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Name</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Isin</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Instrument type</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Admitted</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Delisted</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>q.beyond AG</x:t>
-[...4 lines deleted...]
-          <x:t>DE0005137004</x:t>
+          <x:t>CARNIVAL PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB0031215220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20-11-2013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16-3-2026</x:t>
-[...11 lines deleted...]
-          <x:t>AU000000APA1</x:t>
+          <x:t>12-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Hologic Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US4364401012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20-11-2013</x:t>
-[...16 lines deleted...]
-          <x:t>AU000000WOR2</x:t>
+          <x:t>30-4-2018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sealed Air Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US81211K1007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20-11-2013</x:t>
-[...16 lines deleted...]
-          <x:t>CA0636711016</x:t>
+          <x:t>30-4-2018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Farmer Brothers Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US3076751086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20-11-2013</x:t>
-[...16 lines deleted...]
-          <x:t>US8565522039</x:t>
+          <x:t>30-4-2018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Coterra Energy Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US1270971039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20-11-2013</x:t>
-[...16 lines deleted...]
-          <x:t>US87656Y4061</x:t>
+          <x:t>30-4-2018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sangamo Therapeutics Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US8006771062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20-11-2013</x:t>
-[...16 lines deleted...]
-          <x:t>US92857W3088</x:t>
+          <x:t>30-4-2018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Carnival Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PA1436583006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20-11-2013</x:t>
-[...16 lines deleted...]
-          <x:t>CH0012032048</x:t>
+          <x:t>30-4-2018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CARNIVAL PLC-ADR REG. SHS (SP.ADRS)/1 DL 1,66</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US14365C1036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-1-2015</x:t>
-[...16 lines deleted...]
-          <x:t>US0017441017</x:t>
+          <x:t>30-4-2018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Newstrading</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9MET2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30-7-2018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant on MDAX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB2PBP6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-7-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant on TecDAX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB2PBQ4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-7-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 8.0 x Long on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3PQ05</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-7-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Short on Roche Holding</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3PQB2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-7-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on Deutsche Post</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3VL93</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-8-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Long on Accor</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3VM27</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-8-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on RWE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3VMR5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-8-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 8.0 x Long on Danone</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3VSX0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-8-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on Rio Tinto</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3VXZ5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-8-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 12.0 x Long on CAC 40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3XAT2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5-8-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 14.0 x Long on Dow Jones Industrial</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3XCW2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5-8-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on Walmart</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3XFV7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-8-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Short on Johnson &amp; Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB3XG07</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-8-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Long on Oil Brent Future</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB333J4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10-8-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Long on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SB5F9H0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Short on Pfizer</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1V5D7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Long on BASF SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1V5G0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Long on Adecco</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1VM09</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Short on Swisscom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1VP14</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on E.ON</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1VQ21</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on TotalEnergies</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1VR46</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on BHP Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1VR95</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on Inditex</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1VRC8</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on Lanxess</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1VRK1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Long on Beiersdorf</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1VSS2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Long on Sanofi</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1VT93</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on Starbucks</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD1VVL1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-12-2020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Long on dormakaba Holding</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD2L520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Short on Barry Callebaut</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD2L5A4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on Dufry</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD2L5H9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Short on Stadler Rail</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD2L5Q0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Credit Mutuel Arkea 26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>FR0013414091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bond</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-1-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Deutsche Post 26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS1388661735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bond</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-2-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Voestalpine 26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AT0000A27LQ1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bond</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-2-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Iberdrola 26</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>XS1398476793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bond</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-2-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 12.0 x Long on Gold Future</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD3G1C5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-2-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on Citigroup</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD5JWH3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Short on Yum! Brands</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD5JYF3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on Platinum Future</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SD5J5F4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-4-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 6.0 x Long on BMW</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SF1B489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-6-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Long on Oil Brent Future</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SF19N80</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9-7-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited Factor Warrant 4.0 x Short on Oil WTI Light Crude Future</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000SH0MSE9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-12-2021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1263883063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-5-2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf LVMH Moet Hennessy Louis Vuitton SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1381542872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-10-2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7.40% p.a. Barrier Reverse Convertible on STMicroelectronics</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1381831762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-10-2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7.20% p.a. Barrier Reverse Convertible on OC Oerlikon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1381834337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10-10-2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6.20% p.a. Barrier Reverse Convertible on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1381837579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17-10-2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7.40% p.a. Barrier Reverse Convertible on Comet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1381840011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24-10-2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6.60% p.a. Barrier Reverse Convertible on Swatch</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1381840037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24-10-2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.40% p.a. Barrier Reverse Convertible on Adidas</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1381840052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24-10-2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1390860760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-11-2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1390860786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-11-2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. Barrier Reverse Convertible on Renault</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1390860802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-11-2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1405806493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.00% p.a. Barrier Reverse Convertible on Zalando</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1400330762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-1-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.40% p.a. Barrier Reverse Convertible on Block</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1400330770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-1-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6.40% p.a. Barrier Reverse Convertible on Lonza</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1400330713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-1-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.60% p.a. Barrier Reverse Convertible on Biontech</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1409710543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-1-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.00% p.a. Barrier Reverse Convertible on OC Oerlikon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1409710790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-1-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.40% p.a. Barrier Reverse Convertible on DocMorris</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1409713976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30-1-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Adidas AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430259015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-3-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf LVMH Moet Hennessy Louis Vuitton SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430259205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-3-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf E.ON AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430259700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-3-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430259734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-3-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430259833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-3-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Johnson &amp; Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430259874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-3-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf AIRBNB INC-CLASS A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430260856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-3-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1430261623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-3-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.40% p.a. JB Barrier Reverse Convertible (50%) auf NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422301593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.00% p.a. JB Barrier Reverse Convertible (50%) auf Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422301650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.70% p.a. JB Barrier Reverse Convertible (60%) auf Caterpillar Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422301692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.60% p.a. JB Barrier Reverse Convertible (60%) auf Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422301700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.00% p.a. JB Barrier Reverse Convertible (65%) auf Walt Disney Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422301734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. JB Barrier Reverse Convertible (65%) auf Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422301767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.50% p.a. JB Barrier Reverse Convertible (50%) auf NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422301874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.00% p.a. JB Barrier Reverse Convertible (50%) auf Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422301924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.00% p.a. JB Barrier Reverse Convertible (50%) auf Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422301981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. JB Barrier Reverse Convertible (55%) auf ALPHABET INC-CL A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422302013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.80% p.a. JB Barrier Reverse Convertible (65%) auf Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1422302021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.90% p.a. JB Barrier Reverse Convertible (65%) auf Volkswagen AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431080899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431080923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. JB Barrier Reverse Convertible (60%) auf Deutsche Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431080956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7.70% p.a. JB Barrier Reverse Convertible (65%) auf LVMH Moet Hennessy Louis Vuitton SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431081012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf adidas AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431081129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.70% p.a. JB Barrier Reverse Convertible (60%) auf Bayer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431081178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7.90% p.a. JB Barrier Reverse Convertible (55%) auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431081236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. JB Barrier Reverse Convertible (60%) auf ASML Holding NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431081293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7.90% p.a. JB Barrier Reverse Convertible (70%) auf SAP SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431081301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.80% p.a. JB Barrier Reverse Convertible (55%) auf Infineon Technologies AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1431081350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on OC Oerlikon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1423928691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on WTI Crude Oil</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1423931117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.40% p.a. Barrier Reverse Convertible on Roche</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1423930994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6.20% p.a. Barrier Reverse Convertible on Swiss Life</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1423931018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Capital Protection Certificate with Barrier on NASDAQ-100 Index®, S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1423929921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Arcellx Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US03940C1009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US0042251084</x:t>
+          <x:t>24-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292088601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.00% p.a. Barrier Reverse Convertible on Hims &amp; Hers Health</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292088536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.00% p.a. Barrier Reverse Convertible on Hims &amp; Hers Health</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292088452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Conditional Coupon Barrier Reverse Convertible on Hims &amp; Hers Health</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292088619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Conditional Coupon Barrier Reverse Convertible on Hims &amp; Hers Health</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292088692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bitfarms Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CA09173B1076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US0067391062</x:t>
+          <x:t>6-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Moderna Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1444275544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf E.ON AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1444276021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1444276096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf TotalEnergies SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1444276104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1444276138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Exxon Mobil Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1444276229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf NVIDIA Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1444276245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-5-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Cembra Money Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1455140702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30-6-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Adidas AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1455141171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Anheuser Busch InBev SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1455141189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Fresenius SE &amp; Co KGaA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1455142195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf TotalEnergies SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1455142443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf RWE AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1455142526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1455142542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Johnson &amp; Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1455142815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on WTI Crude Oil</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292093031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.00% p.a. Barrier Reverse Convertible on Brent Crude Oil</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1453359403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Wise PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>GB00BL9YR756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US00773T1016</x:t>
+          <x:t>10-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on WTI Crude Oil</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292093536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.40% p.a. Barrier Reverse Convertible on Brent Crude Oil</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1453366036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. Barrier Reverse Convertible on WTI Crude Oil</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1453369055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.20% p.a. Barrier Reverse Convertible on Brent Crude Oil</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1453369063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Conditional Coupon Barrier Reverse Convertible on Robinhood Markets</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1453369071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on Logitech</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292093783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-7-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on Brent Crude Oil</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292094302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Conditional Coupon Barrier Reverse Convertible on Moderna</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292094310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Conditional Coupon Barrier Reverse Convertible on Moderna</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1292094328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.20% p.a. Barrier Reverse Convertible on WTI Crude Oil</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1467584483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.00% p.a. Barrier Reverse Convertible on AMD</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1467584475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Accelleron Industries</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adobe</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adobe</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adobe</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adecco</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adecco</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adecco</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adecco</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Alcon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Alcon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on AMD</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on ASML</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Banque Cantonale Vaudoise</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476795153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on BB Biotech</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476795294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Apple</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Apple</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Apple</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Apple</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Alcon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on AMD</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ams-OSRAM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amazon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Arm</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Barry Callebaut</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476795013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Boeing</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476795070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Baidu ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476795237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476793844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on AMD</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amazon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Amazon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Arm</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476794586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Clariant</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476796227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Coinbase</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476796367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Coinbase</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476796375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Coinbase</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476796383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Coinbase</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476796391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on BMW</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476795856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Richemont</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476796177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Clariant</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476796276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Cembra Money Bank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476796318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476796656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Cembra Money Bank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476796326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476797217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DKSH</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DocMorris</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DocMorris</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on EMS-Chemie</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Flughafen Zürich</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Flow Traders</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Flow Traders</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Galderma</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Geberit</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Geberit</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Geberit</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Georg Fischer</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Georg Fischer</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Georg Fischer</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Alphabet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Alphabet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Goldman Sachs</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Goldman Sachs</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Intel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476800284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Intel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476800292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Intel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476800300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on EMS-Chemie</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Flughafen Zürich</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Flughafen Zürich</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Galenica</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Galenica</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Goldman Sachs</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Deutsche Bank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Flughafen Zürich</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Galenica</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476798959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Holcim</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476799841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lonza</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lonza</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Meta Platforms</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Meta Platforms</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Microsoft</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Microsoft</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Microsoft</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Micron Technology</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nestlé</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Netflix</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nike</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nike</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nike</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Novartis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Novartis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Novartis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Novo Nordisk</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lufthansa</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476800797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Eli Lilly</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Logitech</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lonza</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Moderna</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nestlé</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Nestlé</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Netflix</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Netflix</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Novo Nordisk</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Eli Lilly</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lonza</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lonza</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Meta Platforms</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Meta Platforms</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476801886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Nestlé</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Novartis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476802702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nvidia</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Roche</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Roche</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SAP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SAP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SAP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Swisscom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476805077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sandoz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476805176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Sandoz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476805184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Sandoz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476805192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nvidia</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nvidia</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nvidia</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Roche</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Swisscom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476805085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Sandoz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476805200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Sandoz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476805218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SGS</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476805242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476803759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Starbucks</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476804732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Life</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Life</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Life</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sonova</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sonova</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Taiwan Semiconductor Manufacturing ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476807511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Swatch</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476807750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on VAT Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476807842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Vontobel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476807875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Volkswagen</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476807917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Zurich Insurance</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476808196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Zurich Insurance</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476808204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Zurich Insurance</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476808212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Zurich Insurance</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476808220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Life</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Life</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sonova</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Stadler Rail</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Taiwan Semiconductor Manufacturing ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476807529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on UBS</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476807594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Zurich Insurance</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476808188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Siemens</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Life</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476806711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sunrise Communications</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476807081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Tesla</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476807420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Volkswagen</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476807941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476809137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476809145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476809152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476809160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476809178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476809186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476809194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476809202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476809210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476809228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Comet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476818484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Comet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476818492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Comet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476818518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476817825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nestlé</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476819235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476820167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476820175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476820183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476820209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479347945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adecco</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479348117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adecco</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479348125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Roche</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476819748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Apple</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476819904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Apple</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476819920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476820142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479347952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479347978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Schindler</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SAP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SAP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Zurich Insurance</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Zurich Insurance</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Zurich Insurance</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Starbucks</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Barrick Mining</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adobe</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476812396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adobe</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476812438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Adobe</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476812446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nike</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476812503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nike</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476812511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Novo Nordisk</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476813071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Novo Nordisk</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476813113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Micron Technology</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476813220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on AMD</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476813394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476814830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476814848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Geberit</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Logitech</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sonova</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lonza</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476816165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476816173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479350808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479350824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on DAX® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479350840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Georg Fischer</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479352705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Georg Fischer</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479352713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Intel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476810937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Intel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476810952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on BNP Paribas</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476810960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Goldman Sachs</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SAP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on LVMH</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Life</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476813444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swiss Life</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476813451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nvidia</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476813634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nvidia</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476813691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476814814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476814822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Kühne + Nagel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sonova</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479351400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479351418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479351434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479351442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479351459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479351475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479351483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479351509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Volkswagen</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479352333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479352606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Georg Fischer</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479352697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on IBM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476810820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Starbucks</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on LVMH</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476811992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amazon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476813246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476814780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Givaudan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476814798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Geberit</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lonza</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476815951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1476816140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Rheinmetall</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479349719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Basilea Pharmaceutica</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479352648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Tecan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Avolta</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Burckhardt Compression</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Burckhardt Compression</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Burckhardt Compression</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Burckhardt Compression</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Burckhardt Compression</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Burckhardt Compression</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479356870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Siegfried</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ALSO HOLDING AG-REG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ALSO HOLDING AG-REG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ALSO HOLDING AG-REG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ALSO HOLDING AG-REG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ALSO HOLDING AG-REG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ALSO HOLDING AG-REG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SIG Combibloc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479358082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on BELIMO Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on BELIMO Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Flow Traders</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sandoz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479360203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sandoz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479360237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sandoz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479360278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Intel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479353232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Starbucks</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479353349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Forbo Holding</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479353919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Tecan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ams-OSRAM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ams-OSRAM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ams-OSRAM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Burckhardt Compression</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Burckhardt Compression</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on EMS-Chemie</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479356425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Flughafen Zürich</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479356623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Alphabet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479356680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Alphabet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479356698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479356888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on VAT Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SIG Combibloc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479358058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on BELIMO Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on BELIMO Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Stadler Rail</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Amrize</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Cembra Money Bank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479356573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Cembra Money Bank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479356581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Forbo Holding</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479353877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479354750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479355070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Flughafen Zürich</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479356649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479356904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479357704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Bachem</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479358009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on BELIMO Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479359015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479360781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479360823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479360831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-8-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.80% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Advanced Micro Devices Inc, Microsoft Corp, NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1454182804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sunrise Communications</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479379807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on RENK Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479379237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Clariant</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479376977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on EMS-Chemie</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on SoftwareONE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Taiwan Semiconductor Manufacturing ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479378080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Taiwan Semiconductor Manufacturing ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479378114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Comet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Comet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Comet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Lindt &amp; Sprüngli</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on SIG Combibloc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Arm</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479378155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Boeing</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479378304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Accelleron Industries</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479376779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Galderma</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SIG Combibloc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479377959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Taiwan Semiconductor Manufacturing ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479378122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Arm</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479378163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on OC Oerlikon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on OC Oerlikon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on OC Oerlikon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on OC Oerlikon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on OC Oerlikon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Alibaba ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479385994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Also Holding</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Also Holding</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Commerzbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Micron Technology</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Commerzbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479386547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479849551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf NASDAQ 100 Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479849585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf S&amp;P 500 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479849544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf NASDAQ 100 Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479849569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Exxon Mobil Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479850492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479850690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479850708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479850716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479850906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479850914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479850930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479850948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf NVIDIA Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf TotalEnergies SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf TotalEnergies SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf RWE AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf RWE AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf E.ON AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489402359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1479390432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-9-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Alcon Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1489405311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.00% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447740296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447740734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1491767450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.20% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1491767468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.00% p.a. Barrier Reverse Convertible on Albemarle</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447740742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on IBM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492276584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on LVMH</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492276758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on LVMH</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492276790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Commerzbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492276881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Nike</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492276980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Stadler Rail</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492278176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492278242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492278283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492278325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Super Micro Computer</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492278556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on LVMH</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492276808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Micron Technology</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492277053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Taiwan Semiconductor Manufacturing ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492277251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Bachem</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492278077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Spotify</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492278135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Robinhood Markets</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492278457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on LVMH</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492279745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on LVMH</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492279752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447741104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.00% p.a. Barrier Reverse Convertible on Leonardo</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447741815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447741898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.00% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1491769407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447741849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.80% p.a. Barrier Reverse Convertible on Bayer</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1491769381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.00% p.a. Barrier Reverse Convertible on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1491769399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.00% p.a. Barrier Reverse Convertible on Intel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447742714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.00% p.a. Barrier Reverse Convertible on Intel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1491774969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on IBM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492287805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on IBM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492287839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Mercedes-Benz</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492288019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Moderna</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492288415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Coinbase</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492288464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Robinhood Markets</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492288522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Robinhood Markets</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492288563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on General Electric</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492287771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on IBM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1492287847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-10-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1491774936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.60% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1491774944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Accelleron Industries</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504383915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Also Holding</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Arm</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Arm</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ASML</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Boeing</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Strategy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504385431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SAP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504385563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on SAP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504385605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Stadler Rail</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504386116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on ASML</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Boeing</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Comet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504385118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Comet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504385175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Hensoldt</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504385209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on JD.com ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504385274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sonova</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504385894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Stadler Rail</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504386264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Accelleron Industries</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504383964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Accelleron Industries</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504383998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Broadcom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Bachem</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504384582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Sonova</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504385852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Stadler Rail</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504386124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Accelleron Industries</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504388104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Accelleron Industries</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504388153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Also Holding</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504388278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ASML</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504388401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Basilea Pharmaceutica</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504389284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Cembra Money Bank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504389367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504389946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Nike</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504390456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Starbucks</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504390654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Taiwan Semiconductor Manufacturing ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Arm</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504388336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Bachem</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504388872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Comet</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504389508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Goldman Sachs</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504389805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on SAP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504390621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Stadler Rail</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504390951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Cembra Money Bank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504389375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on Cembra Money Bank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504389383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Accelleron Industries</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504388112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Amazon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504388294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Bachem</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504388831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on BMW</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504389193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrant on IBM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504390027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Taiwan Semiconductor Manufacturing ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504391975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-11-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on ASML</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504394979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on Banque Cantonale Vaudoise</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504395075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on HUBER+SUHNER</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504395042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.67% p.a. Multi Barrier Reverse Convertible on ABB, Holcim, VAT Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1505564034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ZKB Warrant Call auf NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1507466873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504416632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504416640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504416657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504416673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504416699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504416723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504418430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504418489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504418521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504416681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504416707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504416749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on S&amp;P 500®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504416772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504418448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504418455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504418497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504418505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1504418539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-12-2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510368926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf TotalEnergies SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510366680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510366730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510366763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510367035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510367043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510367050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510367068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510367183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510367191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510367324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf RWE AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510367472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf ams-OSRAM AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1520604542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Helvetia Baloise Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1520604864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1520606422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Kühne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1520606083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510367282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Flughafen Zuerich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1520606273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf RWE AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1510367456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.40% p.a. Multi Barrier Reverse Convertible on Roche, Sandoz, VAT Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1505573761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1520609467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1520609517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Deutsche Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1520609673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf ALPHABET INC-CL A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1520609616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.45% p.a. Multi Barrier Reverse Convertible on AMD, Broadcom, Nvidia</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1505578612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-1-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06% p.a. Multi Barrier Reverse Convertible on Holcim, Swiss Re, VAT Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1484593699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9-3-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1537263738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-3-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1537263720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-3-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Alcon Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541529249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31-3-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Ypsomed Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Ypsomed Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf The Swatch Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf The Swatch Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Temenos Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Temenos Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Tecan Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Tecan Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swissquote Group Holding SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swiss Life Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swiss Life Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Komax Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Komax Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Helvetia Baloise Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Helvetia Baloise Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf EFG International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf EFG International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Comet Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Comet Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Cembra Money Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Cembra Money Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Compagnie Financière Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Compagnie Financière Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Basilea Pharmaceutica AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Basilea Pharmaceutica AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf BB Biotech AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Julius Baer Gruppe AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Julius Baer Gruppe AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Avolta AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Avolta AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ams-OSRAM AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ams-OSRAM AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Adidas AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Adidas AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Anheuser Busch InBev SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Euro Stoxx 50® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Moderna Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Moderna Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Moderna Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf LVMH Moet Hennessy Louis Vuitton SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf LVMH Moet Hennessy Louis Vuitton SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf The Kraft Heinz Company</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf ALPHABET INC-CL A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Deutsche Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Deutsche Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Caterpillar Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf BNP Paribas</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf ASML Holding NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf UniCredit SpA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Siemens AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Société Générale SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf ALPHABET INC-CL A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Deutsche Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Commerzbank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Caterpillar Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf BNP Paribas</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541530981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf NASDAQ 100 Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Moderna Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf The Goldman Sachs Group Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Caterpillar Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Deutsche Telekom AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Adidas AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf ASML Holding NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525092289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525092297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525092313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525092321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525092768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Julius Baer Gruppe AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Zurich Insurance Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Temenos Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Temenos Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Swiss Re AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Swiss Life Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Logitech International SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Compagnie Financière Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Cembra Money Bank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Helvetia Baloise Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Compagnie Financière Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Avolta AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Avolta AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Compagnie Financière Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf VAT Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Compagnie Financière Richemont SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Temenos Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Temenos Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Partners Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Logitech International SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf UBS Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Julius Baer Gruppe AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf The Swatch Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Avolta AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf The Swatch Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541531724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7.40% p.a. Barrier Reverse Convertible on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525092230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525092248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. Barrier Reverse Convertible on IBM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525092263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525092271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Nestlé AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Nestlé AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sunrise Communications AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sunrise Communications AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sunrise Communications AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sunrise Communications AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sunrise Communications AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Straumann Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sonova Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf SGS SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf SGS SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf SGS SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swisscom AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swisscom AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swisscom AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swisscom AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Swisscom AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf PSP Swiss Property AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lonza Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Landis+Gyr AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Landis+Gyr AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Landis+Gyr AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541532995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Landis+Gyr AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Landis+Gyr AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Landis+Gyr AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Kühne + Nagel International AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Givaudan SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Galderma Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Flughafen Zuerich AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf EMS-Chemie Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf EMS-Chemie Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf EMS-Chemie Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf EMS-Chemie Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf EMS-Chemie Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Dätwyler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Dätwyler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Dätwyler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Dätwyler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Dätwyler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Dätwyler Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf BKW AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Belimo Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Adecco Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Adecco Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Adecco Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1541533530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.90% p.a. Multi Barrier Reverse Convertible on ABB, Nestlé, Novartis, Roche</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525094301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Keel Infrastructure Corp.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US4869171078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US0082521081</x:t>
+          <x:t>8-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.20% p.a. Barrier Reverse Convertible on AMD</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447743621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.40% p.a. Barrier Reverse Convertible on Temenos</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447743639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447743647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.40% p.a. Barrier Reverse Convertible on TUI</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525095142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PicS NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>NL0015073TP4</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US0185811082</x:t>
+          <x:t>10-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Eikon Therapeutics Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US2825641036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US01973R1014</x:t>
+          <x:t>10-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>EquipmentShare.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US29445S1006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US0231398845</x:t>
+          <x:t>10-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Ethos Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US29765A1016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US02553E1064</x:t>
+          <x:t>10-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>MiniMed Group Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US60365F1093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US03076C1062</x:t>
+          <x:t>10-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>PayPay Corp (Sp ADR)</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US70450C1018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US03957W1062</x:t>
+          <x:t>10-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Solv Energy Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US78475V1035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US0495601058</x:t>
+          <x:t>10-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>VeraDermics Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US9229671048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US05508R1068</x:t>
+          <x:t>10-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xometry Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US98423F1093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US0905722072</x:t>
+          <x:t>10-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>York Space Systems Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US9870841007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US1011211018</x:t>
+          <x:t>10-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7.00% p.a. Barrier Reverse Convertible on Zurich Insurance</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447745071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447745097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.00% p.a. Barrier Reverse Convertible on Sika</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1447745105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.60% p.a. Barrier Reverse Convertible on Société Générale</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525095134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525095159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.40% p.a. Barrier Reverse Convertible on Gold</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525095167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Forgent Power Solutions Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US34631F1021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US1046741062</x:t>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Generate Biomedicines Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US3709201004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US1462291097</x:t>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sandisk Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US80004C2008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US1474481041</x:t>
+          <x:t>13-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.32% p.a. Multi Barrier Reverse Convertible on AXA, Generali, ING, Munich Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525096041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.92% p.a. Multi Barrier Reverse Convertible on AXA, Generali, ING, Munich Re</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525096074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7.50% p.a. JB Barrier Reverse Convertible (50%) auf Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540417776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.50% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540417818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.20% p.a. JB Barrier Reverse Convertible (50%) auf Taiwan Semiconductor Manufacturing Co Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540417883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.50% p.a. JB Barrier Reverse Convertible (50%) auf ASML Holding NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540417891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. JB Barrier Reverse Convertible (50%) auf SAP SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540417925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.00% p.a. JB Barrier Reverse Convertible (50%) auf Meta Platforms Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540417933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.20% p.a. JB Barrier Reverse Convertible (50%) auf Uber Technologies Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540417958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.50% p.a. JB Barrier Reverse Convertible (50%) auf Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540417966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7.00% p.a. JB Barrier Reverse Convertible (50%) auf LVMH Moet Hennessy Louis Vuitton SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540417974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.50% p.a. JB Barrier Reverse Convertible (50%) auf Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540418063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.50% p.a. JB Barrier Reverse Convertible (50%) auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540418089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.00% p.a. JB Barrier Reverse Convertible (80%) auf Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540418113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.00% p.a. JB Barrier Reverse Convertible (50%) auf ALPHABET INC-CL A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540418154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.00% p.a. JB Barrier Reverse Convertible (50%) auf NVIDIA Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540418170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.00% p.a. JB Barrier Reverse Convertible (50%) auf Barrick Mining Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1540418204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550415538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550415546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550415553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550415561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550415579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETP on Leonteq WTI Crude Oil Futures Total Return Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525096876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6.00% p.a. Barrier Reverse Convertible on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550415470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550415488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550415496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.00% p.a. Barrier Reverse Convertible on UBS</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550415504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.20% p.a. Barrier Reverse Convertible on Coca-Cola</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550415587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548157218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548157242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548157259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf DocMorris AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548157267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548157283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548157275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Sandoz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548157226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.00% p.a. Barrier Reverse Convertible on Moderna</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525097163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000L6ZMMC4</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) MSCI World IMI UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000X1GW0A7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000YKHGYN2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.60% p.a. Barrier Reverse Convertible on ASML</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525097171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525097312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.00% p.a. Barrier Reverse Convertible on KKR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525097320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.00% p.a. Barrier Reverse Convertible on Chevron</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525097460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.50% p.a. Barrier Reverse Convertible on Roche</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525097999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.20% p.a. Barrier Reverse Convertible on KKR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525098005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525098013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.60% p.a. Barrier Reverse Convertible on OC Oerlikon</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525098021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525098039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Netflix Inc, Microsoft Corp, Oracle Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH0394538430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.20% p.a. Barrier Reverse Convertible on KKR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525097478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.00% p.a. Barrier Reverse Convertible on KKR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1525097627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Novo Nordisk A/S, Regeneron Pharmaceuticals Inc, BioNTech SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1529075017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Galenica Sante</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Burckhardt Compression Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Burckhardt Compression Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Aryzta AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Aryzta AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Aryzta AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Euro Stoxx 50® Index</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf AT&amp;T Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf The Goldman Sachs Group Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf ALPHABET INC-CL A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Caterpillar Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Caterpillar Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Caterpillar Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Baidu Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Siemens AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Siemens AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Siemens AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Münchener Rückversicherungs-Gesellschaft AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Münchener Rückversicherungs-Gesellschaft AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf AXA SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Commerzbank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Commerzbank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf BNP Paribas</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf BNP Paribas</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf ASML Holding NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ASML Holding NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Allianz SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Allianz SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Allianz SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Allianz SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Adidas AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf AT&amp;T Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Pfizer Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Moderna Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf The Coca-Cola Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf The Goldman Sachs Group Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ALPHABET INC-CL A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf The Walt Disney Co</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Caterpillar Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Baidu Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Alibaba Group Holding AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Apple Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Siemens AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Münchener Rückversicherungs-Gesellschaft AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf LVMH Moet Hennessy Louis Vuitton SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf AXA SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Commerzbank AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf BNP Paribas</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ASML Holding NV</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Allianz SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Adidas AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Anheuser Busch InBev SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Anheuser Busch InBev SA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Exxon Mobil Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Exxon Mobil Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Wal-Mart Stores Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Wal-Mart Stores Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Volkswagen AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf TotalEnergies SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf TotalEnergies SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf SAP AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf SAP AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Sanofi</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf RWE AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf RWE AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Dr Ing hc F Porsche AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Dr Ing hc F Porsche AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf NVIDIA Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf NVIDIA Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Netflix AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Netflix AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Meta Platforms Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Meta Platforms Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Mercedes-Benz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Johnson &amp; Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Johnson &amp; Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Henkel AG &amp; Co KGaA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Henkel AG &amp; Co KGaA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Gilead Sciences Inc.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Gilead Sciences Inc.</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf E.ON AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf E.ON AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Bayer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Bayerische Motoren Werke AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Coinbase Global Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Bayer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Barrick Mining Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf BASF SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf BASF SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Barrick Mining Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf AIRBNB INC-CLASS A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf AIRBNB INC-CLASS A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf S&amp;P 500 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf AIRBNB INC-CLASS A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Barrick Mining Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Coinbase Global Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Johnson &amp; Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Meta Platforms Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Netflix AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf NVIDIA Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Oracle Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Exxon Mobil Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Bayer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Bayerische Motoren Werke AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf E.ON AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Fresenius SE &amp; Co KGaA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Mercedes-Benz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf RWE AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Sanofi</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf SAP AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf TotalEnergies SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Unilever PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Volkswagen AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf AIRBNB INC-CLASS A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Barrick Mining Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Coinbase Global Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Johnson &amp; Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Meta Platforms Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Netflix AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf NVIDIA Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Oracle Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Exxon Mobil Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Bayer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Bayerische Motoren Werke AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf E.ON AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Fresenius SE &amp; Co KGaA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Mercedes-Benz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf RWE AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sanofi</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf SAP AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf TotalEnergies SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Unilever PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Volkswagen AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf AIRBNB INC-CLASS A</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Barrick Mining Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Coinbase Global Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Intel Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Johnson &amp; Johnson</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Meta Platforms Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Microsoft Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Micron Technology Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Netflix AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf NVIDIA Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Oracle Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Exxon Mobil Corp</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Bayer AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Bayerische Motoren Werke AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf E.ON AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Fresenius SE &amp; Co KGaA</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Mercedes-Benz Group AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf ArcelorMittal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf RWE AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Sanofi</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf SAP AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Shell PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf TotalEnergies SE</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Unilever PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Volkswagen AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf ARM Holdings PLC</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Barry Callebaut AG</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Long Mini Future auf Coinbase Global Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548161269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Advanced Micro Devices Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553240396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Short Mini Future auf Tesla Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf Amazon.com Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1548160451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.28% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, VAT Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550419415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.40% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.50% p.a. Barrier Reverse Convertible on Newmont</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on ABB</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.60% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.00% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Put Warrants auf S&amp;P 500 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf DAX®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Call Warrants auf S&amp;P 500 Index®</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1553241501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Kanada Momentum Select </x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VYJ2</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>InfinityS</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VYU9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Moat-Champions</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VYX3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Der Stock Picker</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VYY1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Hart am Wind</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VZ74</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>MoonSwing</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VZA8</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Regelbasierte US Trendselektion</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VZE0</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Asymmetric Value Opportunity</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VZG5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Elite Dividend Growth Global</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VZL5</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schwarz Value</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9V0A9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schwarz Dividend</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9V0B7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Schwarz World</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000LS9VZ90</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>AMC / Wikifolio</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30-4-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.60% p.a. Barrier Reverse Convertible on Novartis</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.60% p.a. Barrier Reverse Convertible on Intesa Sanpaolo</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.00% p.a. Barrier Reverse Convertible on LVMH</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550420959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000U25BCE6</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000U25BCF3</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited TURBO Call Warrant on CAC 40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000U25BCG1</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Unlimited TURBO Call Warrant on CAC 40</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>DE000U25BCH9</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Carnival Corporation Ltd</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>BMG2004J1036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US1535271068</x:t>
+          <x:t>8-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. Barrier Reverse Convertible on SAP</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550424886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.50% p.a. Barrier Reverse Convertible on Intel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550426568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.50% p.a. Barrier Reverse Convertible on Intel</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550426675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6.00% p.a. Barrier Reverse Convertible on L'Oréal</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550426717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.60% p.a. Barrier Reverse Convertible on Deutsche Telekom</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550426824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550426865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.00% p.a. Barrier Reverse Convertible on Taiwan Semiconductor Manufacturing ADR</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550426972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550427012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550427129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550427160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550427277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.60% p.a. Barrier Reverse Convertible on Arista Networks</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550427319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Europe Infrastructure UCITS ETF - EUR Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000AFVONT7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.20% p.a. Barrier Reverse Convertible on EchoStar</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>CH1550424894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>deriBX</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>WisdomTree Asia Defence UCITS ETF USD Acc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>IE000017NMH7</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>ETF</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Cerebras Systems Inc</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US15675D1037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...16 lines deleted...]
-          <x:t>US1630921096</x:t>
+          <x:t>15-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rocket Lab Corporation</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>US7731211089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30-4-2018</x:t>
-[...61934 lines deleted...]
-          <x:t>Number of rows: 2395</x:t>
+          <x:t>15-5-2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr"/>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Sha1 Checksum: bef7a85b0bd97729cd655a082ad696beb3bfa50e</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>Number of rows: 1373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>