--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f2c8d3cc4f47b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24eb0a465a13412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d0446b27bd4717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79fe8edc4ace4050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5969cb3b7a5a4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d0446b27bd4717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0b500e69bd464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79fe8edc4ace4050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,324</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>5,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,333</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>