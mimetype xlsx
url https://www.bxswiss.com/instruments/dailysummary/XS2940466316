--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24eb0a465a13412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f645455ca74924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79fe8edc4ace4050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bd9bd61b1346c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0b500e69bd464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79fe8edc4ace4050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2277d9cacccf40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bd9bd61b1346c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,416</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,397</x:t>
-[...16 lines deleted...]
-          <x:t>5,619</x:t>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,534</x:t>
-[...173 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,809</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>5,329</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>