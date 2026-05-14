--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f645455ca74924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505b416eb54a41ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bd9bd61b1346c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b988b267d1746ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2277d9cacccf40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bd9bd61b1346c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774c4b2e9ae948d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b988b267d1746ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>5,730</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,614</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>5,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,785</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>