--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505b416eb54a41ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70301358a8104ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b988b267d1746ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdb6d71d12e47ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774c4b2e9ae948d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b988b267d1746ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e1b88c584c4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdb6d71d12e47ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,907</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>6,192</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>