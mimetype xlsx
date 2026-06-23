--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70301358a8104ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aada60860f74d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdb6d71d12e47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f22f5aa7144588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e1b88c584c4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdb6d71d12e47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra320b4aa22764515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f22f5aa7144588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>