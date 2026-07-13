--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aada60860f74d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ba662c517c4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f22f5aa7144588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b1da76eaa9e4510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra320b4aa22764515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f22f5aa7144588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818f7490f4a94937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b1da76eaa9e4510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,972</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,968</x:t>
-[...16 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,042</x:t>
-[...134 lines deleted...]
-          <x:t>5,170</x:t>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,066</x:t>
-[...53 lines deleted...]
-          <x:t>5,244</x:t>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>