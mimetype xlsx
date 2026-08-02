--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ba662c517c4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1a6151664e4811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b1da76eaa9e4510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830416ffa8154dc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818f7490f4a94937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b1da76eaa9e4510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38fd54b0c98472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830416ffa8154dc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,042</x:t>
-[...48 lines deleted...]
-          <x:t>5,211</x:t>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,182</x:t>
-[...517 lines deleted...]
-          <x:t>5,163</x:t>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>