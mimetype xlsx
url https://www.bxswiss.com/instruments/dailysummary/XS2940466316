--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1a6151664e4811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d6e5e822734a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830416ffa8154dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4a0979b9e449b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38fd54b0c98472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830416ffa8154dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bbfb786a12f4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4a0979b9e449b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,077</x:t>
-[...205 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,234</x:t>
-[...306 lines deleted...]
-          <x:t>5,048</x:t>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>