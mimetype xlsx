--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d6e5e822734a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72071db2d0bb48b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4a0979b9e449b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa79c6616784900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bbfb786a12f4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4a0979b9e449b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8777230fbb4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa79c6616784900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>5,215</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,196</x:t>
-[...33 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,266</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>5,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,202</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>