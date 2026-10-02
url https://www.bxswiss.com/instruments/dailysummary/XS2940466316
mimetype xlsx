--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72071db2d0bb48b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2934fe512d64d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa79c6616784900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a899163f84e40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8777230fbb4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa79c6616784900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0cc09a3973445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a899163f84e40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>6,342</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>27.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,483</x:t>
-[...193 lines deleted...]
-          <x:t>6,364</x:t>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,378</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>6,409</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>