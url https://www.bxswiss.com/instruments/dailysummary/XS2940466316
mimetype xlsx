--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2934fe512d64d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b019dab1db4dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a899163f84e40c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0099b7e905794e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0cc09a3973445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a899163f84e40c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d443a2e08424dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0099b7e905794e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2940466316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>6,381</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,378</x:t>
-[...21 lines deleted...]
-          <x:t>7,073</x:t>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,692</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>6,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>