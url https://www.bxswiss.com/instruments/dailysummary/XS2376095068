--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b30598a188438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817fb1a9e2884a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20910b2bb1564f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fe78d0d34d4975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee1e9f2d619494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20910b2bb1564f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5443e1c7bbca482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fe78d0d34d4975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>50,785</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>