--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817fb1a9e2884a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27635ad1c8044ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fe78d0d34d4975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20484ea8cbcd4e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5443e1c7bbca482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fe78d0d34d4975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8424f1fa6114041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20484ea8cbcd4e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>50,526</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,459</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>54,762</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,854</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>51,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>