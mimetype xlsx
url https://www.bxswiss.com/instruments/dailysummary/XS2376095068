--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27635ad1c8044ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2789585d84a74a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20484ea8cbcd4e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa989dd93644298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8424f1fa6114041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20484ea8cbcd4e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21a52634c5c4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa989dd93644298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>