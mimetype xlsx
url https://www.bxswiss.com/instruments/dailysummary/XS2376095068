--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2789585d84a74a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1205c38cabee4cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa989dd93644298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3f9f4d303948a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21a52634c5c4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa989dd93644298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2299a0741c604482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3f9f4d303948a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,546</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>60,306</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>