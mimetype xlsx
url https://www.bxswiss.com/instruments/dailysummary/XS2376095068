--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1205c38cabee4cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2079a985ba71482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3f9f4d303948a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91daeeb94d54d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2299a0741c604482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3f9f4d303948a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e3dfa71ce34a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91daeeb94d54d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>