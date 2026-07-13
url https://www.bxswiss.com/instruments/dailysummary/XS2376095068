--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2079a985ba71482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dcdecd10a34efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91daeeb94d54d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bb3ec25d974c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e3dfa71ce34a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91daeeb94d54d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6dd1063ab134cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bb3ec25d974c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>