--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dcdecd10a34efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7bdb6e260444d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bb3ec25d974c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3166e1b5624c4edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6dd1063ab134cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bb3ec25d974c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf195408c83eb4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3166e1b5624c4edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>