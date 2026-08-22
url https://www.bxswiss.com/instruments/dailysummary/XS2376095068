--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7bdb6e260444d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc211149e7c42e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3166e1b5624c4edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750a991660394ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf195408c83eb4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3166e1b5624c4edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84442dcca7dd4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750a991660394ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,714</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>50,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>49,179</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>