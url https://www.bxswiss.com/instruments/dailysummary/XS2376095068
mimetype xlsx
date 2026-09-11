--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc211149e7c42e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25eb9f168f504e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750a991660394ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5a897042a74892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84442dcca7dd4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750a991660394ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8e99440cc14aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5a897042a74892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>