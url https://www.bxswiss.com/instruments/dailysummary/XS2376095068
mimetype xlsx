--- v14 (2026-09-11)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25eb9f168f504e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1800e33690fe46f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5a897042a74892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b68426e0774757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8e99440cc14aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5a897042a74892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a0dac450334ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b68426e0774757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>