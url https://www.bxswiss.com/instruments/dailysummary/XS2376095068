--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1800e33690fe46f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15cddfe154f44e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b68426e0774757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4071ee012b4319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a0dac450334ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b68426e0774757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94371ab488e74a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4071ee012b4319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2376095068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>