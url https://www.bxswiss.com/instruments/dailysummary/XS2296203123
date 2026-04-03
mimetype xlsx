--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96d7e57858e46ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d580592b9a4032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b95f4e6fdb74a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac830253872f4bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf48af7748f34f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b95f4e6fdb74a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241514ed670447da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac830253872f4bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Lufthansa 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2296203123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...68 lines deleted...]
-          <x:t>101,470</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>101,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>