--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d580592b9a4032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74134c0a500f4a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac830253872f4bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12eb9e67595d4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241514ed670447da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac830253872f4bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70dba18abb584970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12eb9e67595d4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Lufthansa 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2296203123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,920</x:t>
-[...114 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,775</x:t>
-[...279 lines deleted...]
-          <x:t>100,615</x:t>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>