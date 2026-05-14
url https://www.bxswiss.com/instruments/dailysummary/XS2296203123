--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74134c0a500f4a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123c6c0abff2457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12eb9e67595d4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bb348f398e4c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70dba18abb584970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12eb9e67595d4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262f13566b3c4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bb348f398e4c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Lufthansa 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2296203123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,225</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>100,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>