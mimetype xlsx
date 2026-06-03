--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123c6c0abff2457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ef7c8f81e247e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bb348f398e4c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f567d0a40341d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262f13566b3c4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bb348f398e4c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1069b32169e44b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f567d0a40341d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Lufthansa 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2296203123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,640</x:t>
-[...21 lines deleted...]
-          <x:t>100,630</x:t>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>100,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>