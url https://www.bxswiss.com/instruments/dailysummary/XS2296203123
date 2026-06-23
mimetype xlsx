--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ef7c8f81e247e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439e2fa5be724e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f567d0a40341d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a92bf5a5dec402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1069b32169e44b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f567d0a40341d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31beaacf42fa491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a92bf5a5dec402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Lufthansa 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2296203123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,435</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,385</x:t>
-[...21 lines deleted...]
-          <x:t>100,790</x:t>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,690</x:t>
-[...21 lines deleted...]
-          <x:t>100,680</x:t>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,720</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>