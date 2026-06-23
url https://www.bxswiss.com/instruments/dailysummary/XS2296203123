--- v8 (2026-06-23)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439e2fa5be724e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd800b9182e34d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a92bf5a5dec402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef112ebb2364f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31beaacf42fa491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a92bf5a5dec402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5849b6a8188d487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef112ebb2364f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Lufthansa 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2296203123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,57 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...5 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>