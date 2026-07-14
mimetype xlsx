--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd800b9182e34d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9275d8c80fcf4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef112ebb2364f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70dba33212b94cc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5849b6a8188d487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef112ebb2364f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1efe5f7959a4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70dba33212b94cc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Lufthansa 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2296203123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,695</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,730</x:t>
-[...97 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,675</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>100,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>100,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>