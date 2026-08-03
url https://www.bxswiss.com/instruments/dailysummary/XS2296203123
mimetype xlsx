--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9275d8c80fcf4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe728678afe2425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70dba33212b94cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a2d80593e74182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1efe5f7959a4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70dba33212b94cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re873d9441cc74603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a2d80593e74182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Lufthansa 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2296203123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,710</x:t>
-[...97 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,650</x:t>
-[...16 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>100,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>