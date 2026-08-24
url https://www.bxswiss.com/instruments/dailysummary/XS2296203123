--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe728678afe2425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549e6c3aa7604e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a2d80593e74182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a65f39e0188403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re873d9441cc74603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a2d80593e74182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a1ad2429a24931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a65f39e0188403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Lufthansa 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2296203123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,565</x:t>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,560</x:t>
-[...11 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,525</x:t>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,510</x:t>
-[...16 lines deleted...]
-          <x:t>100,510</x:t>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,475</x:t>
-[...16 lines deleted...]
-          <x:t>100,475</x:t>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,385</x:t>
-[...188 lines deleted...]
-          <x:t>100,395</x:t>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>