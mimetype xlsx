--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549e6c3aa7604e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c33bc32d884103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a65f39e0188403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f93e078764644dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a1ad2429a24931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a65f39e0188403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b44f85a70549c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f93e078764644dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Lufthansa 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2296203123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,365</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>100,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>