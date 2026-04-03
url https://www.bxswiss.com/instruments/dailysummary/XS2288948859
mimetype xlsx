--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63345f582b3b4a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2443044a5c42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05593d42fcf4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655a6fd51362499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bebc054ad3f48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05593d42fcf4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf653499db74429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655a6fd51362499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,525</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>