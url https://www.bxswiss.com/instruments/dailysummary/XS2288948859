--- v6 (2026-04-03)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2443044a5c42b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9b48129c0e4e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655a6fd51362499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b89e3f59f74e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf653499db74429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655a6fd51362499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2e590057e848b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b89e3f59f74e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>