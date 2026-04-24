--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9b48129c0e4e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e405d6d44f942eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b89e3f59f74e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76693b0264594ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2e590057e848b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b89e3f59f74e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdbeef31d8ee4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76693b0264594ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>92,840</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,825</x:t>
-[...490 lines deleted...]
-          <x:t>92,420</x:t>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>