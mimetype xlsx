--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e405d6d44f942eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2e3e89a2db42f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76693b0264594ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b169eed27c34665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdbeef31d8ee4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76693b0264594ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a1816449a54247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b169eed27c34665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,815</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>93,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>