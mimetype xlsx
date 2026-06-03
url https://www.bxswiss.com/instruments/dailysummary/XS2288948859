--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2e3e89a2db42f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1560eed924a84815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b169eed27c34665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc654b50a66314a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a1816449a54247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b169eed27c34665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dfc3263013749ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc654b50a66314a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,700</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,675</x:t>
-[...70 lines deleted...]
-          <x:t>93,030</x:t>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,990</x:t>
-[...26 lines deleted...]
-          <x:t>92,965</x:t>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>93,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,235</x:t>
-[...16 lines deleted...]
-          <x:t>93,245</x:t>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,105</x:t>
-[...404 lines deleted...]
-          <x:t>92,815</x:t>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>