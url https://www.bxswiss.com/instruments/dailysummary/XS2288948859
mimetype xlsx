--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1560eed924a84815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362f7b0fb48241cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc654b50a66314a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d2f531d0df4c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dfc3263013749ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc654b50a66314a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d12298f2f5345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d2f531d0df4c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>92,880</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,225</x:t>
-[...313 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>93,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,135</x:t>
-[...85 lines deleted...]
-          <x:t>93,200</x:t>
+          <x:t>93,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>