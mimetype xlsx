--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362f7b0fb48241cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8a2615a5944637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d2f531d0df4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a35213933d140f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d12298f2f5345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d2f531d0df4c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca12692cecd4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a35213933d140f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>93,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,135</x:t>
-[...313 lines deleted...]
-          <x:t>93,470</x:t>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,410</x:t>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,520</x:t>
-[...117 lines deleted...]
-          <x:t>93,410</x:t>
+          <x:t>93,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>