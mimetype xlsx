--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8a2615a5944637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fe6a1e85e54fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a35213933d140f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8613ece1bacb4839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca12692cecd4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a35213933d140f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R974f180fa9f949c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8613ece1bacb4839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,280</x:t>
-[...21 lines deleted...]
-          <x:t>93,365</x:t>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,255</x:t>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>93,370</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>93,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>