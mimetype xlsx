--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fe6a1e85e54fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674d734de4274538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8613ece1bacb4839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8b9ea418d64ba1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R974f180fa9f949c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8613ece1bacb4839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582e6b0878214b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8b9ea418d64ba1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,595</x:t>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,385</x:t>
-[...306 lines deleted...]
-          <x:t>93,285</x:t>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>