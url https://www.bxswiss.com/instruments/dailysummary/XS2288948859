--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674d734de4274538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3f1372a38d4df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8b9ea418d64ba1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235b5bcad05543ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582e6b0878214b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8b9ea418d64ba1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534f043b1f0b4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235b5bcad05543ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,300</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,165</x:t>
-[...598 lines deleted...]
-          <x:t>93,460</x:t>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>