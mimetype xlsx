--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3f1372a38d4df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085eac89984d4f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235b5bcad05543ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad3af1c24a440c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534f043b1f0b4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235b5bcad05543ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b9aef7529b4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad3af1c24a440c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>