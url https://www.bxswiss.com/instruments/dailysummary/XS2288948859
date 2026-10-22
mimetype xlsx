--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085eac89984d4f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a40f592a504335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad3af1c24a440c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5185c22ac9414b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b9aef7529b4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad3af1c24a440c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d646b4f702946ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5185c22ac9414b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288948859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,195</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,130</x:t>
-[...65 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,290</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>93,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>