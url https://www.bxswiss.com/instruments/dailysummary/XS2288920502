--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2eb4387c0c44d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688aed9646134448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ff7ec8b7f740ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a92c8aa2894d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85725725105744ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ff7ec8b7f740ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra003e329644e4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a92c8aa2894d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288920502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,985</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>95,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,820</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>