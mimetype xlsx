--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688aed9646134448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04956e2f8e174af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a92c8aa2894d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0544a2ad80f44c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra003e329644e4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a92c8aa2894d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208fff6f3c094700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0544a2ad80f44c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288920502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>95,230</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,985</x:t>
-[...215 lines deleted...]
-          <x:t>94,165</x:t>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>