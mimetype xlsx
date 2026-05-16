--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04956e2f8e174af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d81a93268a4a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0544a2ad80f44c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc799adb7797042b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208fff6f3c094700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0544a2ad80f44c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01f53a331954965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc799adb7797042b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288920502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>94,520</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,420</x:t>
-[...323 lines deleted...]
-          <x:t>94,420</x:t>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>