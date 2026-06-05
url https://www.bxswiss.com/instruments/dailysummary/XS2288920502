--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83d81a93268a4a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad667a0639742cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc799adb7797042b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f30cc660514027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01f53a331954965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc799adb7797042b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ecc2a9bcbd4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f30cc660514027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288920502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>94,440</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,425</x:t>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...343 lines deleted...]
-          <x:t>95,235</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>