--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad667a0639742cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27028d6abe8447e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f30cc660514027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63d926c6541402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ecc2a9bcbd4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f30cc660514027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55dff7f787246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63d926c6541402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288920502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>95,320</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,310</x:t>
-[...43 lines deleted...]
-          <x:t>95,485</x:t>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>95,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,610</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,645</x:t>
-[...166 lines deleted...]
-          <x:t>95,575</x:t>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>