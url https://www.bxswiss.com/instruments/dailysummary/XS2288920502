--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27028d6abe8447e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re00226e35eec494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63d926c6541402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8272b9739c76481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55dff7f787246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63d926c6541402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3776fca0e2a542c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8272b9739c76481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288920502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,665</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,610</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,645</x:t>
-[...38 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,775</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>95,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>95,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,785</x:t>
-[...53 lines deleted...]
-          <x:t>95,885</x:t>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>