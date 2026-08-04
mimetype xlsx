--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re00226e35eec494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8997f96b619434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8272b9739c76481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf402922f1fdb496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3776fca0e2a542c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8272b9739c76481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6bc24244be4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf402922f1fdb496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288920502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,825</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,840</x:t>
-[...58 lines deleted...]
-          <x:t>95,690</x:t>
+          <x:t>95,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,775</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>95,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>