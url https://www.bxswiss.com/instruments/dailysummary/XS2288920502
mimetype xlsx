--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8997f96b619434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f7c61ca9844551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf402922f1fdb496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e80c8e48854222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6bc24244be4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf402922f1fdb496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116f4e2e81ed45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e80c8e48854222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288920502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>95,920</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,715</x:t>
-[...16 lines deleted...]
-          <x:t>95,790</x:t>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,755</x:t>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>95,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...424 lines deleted...]
-          <x:t>95,775</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>