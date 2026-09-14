--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f7c61ca9844551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7f542648e742d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e80c8e48854222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8b1dcec83b84e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116f4e2e81ed45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e80c8e48854222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d6654377714dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8b1dcec83b84e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2288920502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>95,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,675</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>95,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>95,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>