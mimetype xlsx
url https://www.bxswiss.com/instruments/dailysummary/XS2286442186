--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b80fc638e7476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readaa1db3487497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d0171a399147b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0585f692184a45b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aae3a2a5eb74eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d0171a399147b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350b07e2fdf44b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0585f692184a45b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>