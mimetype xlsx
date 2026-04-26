--- v7 (2026-04-06)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readaa1db3487497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cde0526be84bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0585f692184a45b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9b12ae03e54b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350b07e2fdf44b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0585f692184a45b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R789c81de50dd481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9b12ae03e54b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>82,545</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,945</x:t>
-[...38 lines deleted...]
-          <x:t>81,655</x:t>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,445</x:t>
-[...382 lines deleted...]
-          <x:t>80,860</x:t>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>