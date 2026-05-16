--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cde0526be84bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2904df55bd4750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9b12ae03e54b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a02ac5fbed4175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R789c81de50dd481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9b12ae03e54b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9a3ccfbf5e4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a02ac5fbed4175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>81,040</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,870</x:t>
-[...129 lines deleted...]
-          <x:t>81,585</x:t>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,265</x:t>
-[...269 lines deleted...]
-          <x:t>81,855</x:t>
+          <x:t>81,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>