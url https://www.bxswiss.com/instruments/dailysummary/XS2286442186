--- v9 (2026-05-16)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2904df55bd4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80dc0d1940b64329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a02ac5fbed4175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440e9c4d4f0642d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9a3ccfbf5e4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a02ac5fbed4175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb244c78e1b14c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440e9c4d4f0642d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,965</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,710</x:t>
-[...65 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>81,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>81,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,635</x:t>
-[...382 lines deleted...]
-          <x:t>81,190</x:t>
+          <x:t>82,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>