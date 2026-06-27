--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80dc0d1940b64329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R206a0bcaec454ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440e9c4d4f0642d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c39bb1a9ff4292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb244c78e1b14c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440e9c4d4f0642d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7211e23d438c4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c39bb1a9ff4292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>82,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,980</x:t>
-[...254 lines deleted...]
-          <x:t>81,425</x:t>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>82,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>82,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,920</x:t>
-[...112 lines deleted...]
-          <x:t>81,915</x:t>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>