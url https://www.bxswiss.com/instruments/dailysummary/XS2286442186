--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R206a0bcaec454ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b4fb1da571424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c39bb1a9ff4292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ab8a02cc3e4e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7211e23d438c4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c39bb1a9ff4292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2041ff475db245c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ab8a02cc3e4e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>82,325</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,070</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>82,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>82,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,915</x:t>
-[...404 lines deleted...]
-          <x:t>82,940</x:t>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>