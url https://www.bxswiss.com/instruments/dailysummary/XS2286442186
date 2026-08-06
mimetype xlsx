--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b4fb1da571424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bc336ec29a4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ab8a02cc3e4e00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39e254b31424b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2041ff475db245c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ab8a02cc3e4e00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092cb525652a40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39e254b31424b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>82,515</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,500</x:t>
-[...21 lines deleted...]
-          <x:t>82,205</x:t>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>82,085</x:t>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,035</x:t>
-[...21 lines deleted...]
-          <x:t>82,365</x:t>
+          <x:t>82,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,235</x:t>
-[...107 lines deleted...]
-          <x:t>81,825</x:t>
+          <x:t>82,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>