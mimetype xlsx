--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bc336ec29a4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4c54745789416d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39e254b31424b16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7e3369e63d4bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R092cb525652a40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39e254b31424b16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c7158c83fe4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7e3369e63d4bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>82,085</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>82,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,235</x:t>
-[...75 lines deleted...]
-          <x:t>81,590</x:t>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>81,805</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>81,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,530</x:t>
-[...11 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>81,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>81,375</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,840</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>82,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>