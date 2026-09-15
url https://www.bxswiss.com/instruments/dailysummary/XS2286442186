--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4c54745789416d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fcb590b8e2044a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7e3369e63d4bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2321e89a197d417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c7158c83fe4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7e3369e63d4bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b34cc69ebb4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2321e89a197d417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>81,920</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,835</x:t>
-[...43 lines deleted...]
-          <x:t>81,915</x:t>
+          <x:t>81,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,600</x:t>
-[...6 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>81,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>