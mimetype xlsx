--- v15 (2026-09-15)
+++ v16 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fcb590b8e2044a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6797be3f391f47c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2321e89a197d417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c7105874c64749"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b34cc69ebb4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2321e89a197d417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e3595f0b0d74a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c7105874c64749" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>