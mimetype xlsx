--- v16 (2026-10-05)
+++ v17 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6797be3f391f47c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3aa42a1e9b450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c7105874c64749"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807082ea7b01430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e3595f0b0d74a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c7105874c64749" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcac50941bff841af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807082ea7b01430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holcim 33</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286442186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>79,810</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,810</x:t>
-[...97 lines deleted...]
-          <x:t>79,750</x:t>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>79,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,965</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>79,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>