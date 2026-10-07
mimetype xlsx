--- v10 (2026-08-30)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd668241fffba44ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2034172cd4d64025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29563a2bb7b47fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3866fb64e40d4f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126f07dc372e4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29563a2bb7b47fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413ab30ce154490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3866fb64e40d4f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Council of Europe Develp Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286422071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>87,200</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>