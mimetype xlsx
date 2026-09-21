--- v9 (2026-08-13)
+++ v10 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2db10ab7d134659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dd3c4bb47a46ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebfe21864fa14702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6fa4048fdf447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf313eafe80b44e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebfe21864fa14702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4603633768124719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6fa4048fdf447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABB Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286044370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>89,725</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>89,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,500</x:t>
-[...48 lines deleted...]
-          <x:t>89,300</x:t>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,170</x:t>
-[...382 lines deleted...]
-          <x:t>89,725</x:t>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>