--- v10 (2026-09-21)
+++ v11 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dd3c4bb47a46ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8802e0d69def4581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6fa4048fdf447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c63859393a46d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4603633768124719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6fa4048fdf447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7d75f901474285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c63859393a46d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABB Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286044370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>89,055</x:t>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,965</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>89,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,955</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>