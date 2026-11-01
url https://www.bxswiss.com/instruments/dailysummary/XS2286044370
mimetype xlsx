--- v11 (2026-10-11)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8802e0d69def4581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361cb06189104a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c63859393a46d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da7c26e17f34fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7d75f901474285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c63859393a46d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a4f2b6ff014f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da7c26e17f34fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ABB Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2286044370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>89,105</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,875</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...504 lines deleted...]
-          <x:t>88,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>08.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,780</x:t>
-[...36 lines deleted...]
-          <x:t>88,740</x:t>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>