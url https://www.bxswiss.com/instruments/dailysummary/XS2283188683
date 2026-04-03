--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b7d8167e414244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4abded266c484a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b0163be7d04ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76793ca1bdf24f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd45a78fe224dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b0163be7d04ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f96379bf84423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76793ca1bdf24f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,755</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>90,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,055</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>