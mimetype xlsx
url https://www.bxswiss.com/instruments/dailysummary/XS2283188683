--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4abded266c484a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb188546468364c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76793ca1bdf24f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdd6796843a4664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f96379bf84423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76793ca1bdf24f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac2c876e9fd48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdd6796843a4664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>88,660</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>87,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>