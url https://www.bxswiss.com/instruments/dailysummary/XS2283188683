--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb188546468364c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985f1c9b510b4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdd6796843a4664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a55f3dbe1624d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac2c876e9fd48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdd6796843a4664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6718b99134764383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a55f3dbe1624d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>88,265</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,935</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>88,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>89,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>