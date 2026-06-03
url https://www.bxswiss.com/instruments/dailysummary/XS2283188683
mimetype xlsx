--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985f1c9b510b4951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaff607a84d54050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a55f3dbe1624d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425464735dc2433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6718b99134764383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a55f3dbe1624d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10da540956d4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425464735dc2433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>88,715</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,650</x:t>
-[...21 lines deleted...]
-          <x:t>89,165</x:t>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>89,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>88,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>88,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>