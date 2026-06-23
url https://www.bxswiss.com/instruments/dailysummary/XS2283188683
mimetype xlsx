--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaff607a84d54050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c86a2ba6954370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425464735dc2433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395f11a393cd48f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10da540956d4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425464735dc2433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898f7d7e489142f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395f11a393cd48f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,665</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>