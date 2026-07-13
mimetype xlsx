--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c86a2ba6954370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5c0911020941a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395f11a393cd48f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e55cb98c104f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898f7d7e489142f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395f11a393cd48f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef15a0e164e4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e55cb98c104f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...16 lines deleted...]
-          <x:t>89,755</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,665</x:t>
-[...195 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,875</x:t>
-[...124 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,095</x:t>
-[...26 lines deleted...]
-          <x:t>90,320</x:t>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,245</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>90,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>90,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>