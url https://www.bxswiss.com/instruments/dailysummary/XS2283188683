--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5c0911020941a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4b20504bfb4935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e55cb98c104f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redebb333f2e2465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef15a0e164e4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e55cb98c104f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58ef106d4c44be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redebb333f2e2465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>89,795</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>90,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>