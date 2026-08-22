--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4b20504bfb4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bd952bb9144870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redebb333f2e2465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9c3d96f1af4914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58ef106d4c44be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redebb333f2e2465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc697c24d9bc44063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9c3d96f1af4914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>90,205</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>90,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,065</x:t>
-[...97 lines deleted...]
-          <x:t>89,885</x:t>
+          <x:t>89,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>89,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>89,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>89,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,720</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>89,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>89,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>