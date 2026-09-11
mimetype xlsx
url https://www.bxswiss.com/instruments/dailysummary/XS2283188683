--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bd952bb9144870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75770ecc8eed40e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9c3d96f1af4914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89250ce918a64dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc697c24d9bc44063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9c3d96f1af4914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f40c35555c4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89250ce918a64dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>89,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,425</x:t>
-[...75 lines deleted...]
-          <x:t>89,780</x:t>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>89,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>