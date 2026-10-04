--- v14 (2026-09-11)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75770ecc8eed40e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ce24236af94976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89250ce918a64dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0a5acd729b4665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f40c35555c4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89250ce918a64dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2383307f6243a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0a5acd729b4665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>