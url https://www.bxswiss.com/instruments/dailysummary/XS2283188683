--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ce24236af94976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bd77bcfecc4e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0a5acd729b4665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb54314730df9404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2383307f6243a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0a5acd729b4665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908156d3ab8944bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb54314730df9404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EXOR 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2283188683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>87,870</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>88,220</x:t>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,005</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>88,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,675</x:t>
-[...31 lines deleted...]
-          <x:t>87,770</x:t>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>