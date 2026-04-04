--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6430a90be704431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140a4de05fe74dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc634e805114b4ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b9d05d881d4c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe36ccc1791e42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc634e805114b4ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819f1334dbef45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b9d05d881d4c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>