--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140a4de05fe74dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55cc5ac0b4e41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b9d05d881d4c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574ec6ea67e14fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819f1334dbef45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b9d05d881d4c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae2148c0b7343f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574ec6ea67e14fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>86,615</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>85,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>