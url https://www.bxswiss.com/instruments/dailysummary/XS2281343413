--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55cc5ac0b4e41b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fa3b4741534004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574ec6ea67e14fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb121235c10aa43fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae2148c0b7343f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574ec6ea67e14fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd48f91faff4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb121235c10aa43fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>86,265</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,945</x:t>
-[...6 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>85,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,675</x:t>
-[...16 lines deleted...]
-          <x:t>85,710</x:t>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>86,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>