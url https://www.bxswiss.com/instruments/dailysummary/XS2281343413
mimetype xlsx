--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fa3b4741534004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4e0f956b594856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb121235c10aa43fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854ca69cbf1b4239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd48f91faff4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb121235c10aa43fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e42a6523a344ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854ca69cbf1b4239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>85,710</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>86,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,145</x:t>
-[...38 lines deleted...]
-          <x:t>86,140</x:t>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,140</x:t>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,605</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>85,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>