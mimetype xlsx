--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4e0f956b594856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17194d48a3e74278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854ca69cbf1b4239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923b9d4029f94d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e42a6523a344ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854ca69cbf1b4239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa18f56205c945b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923b9d4029f94d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>86,280</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>86,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>86,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,490</x:t>
-[...112 lines deleted...]
-          <x:t>86,605</x:t>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>