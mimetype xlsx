--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17194d48a3e74278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0666175ff91c42be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923b9d4029f94d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be992b4d7d94399"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa18f56205c945b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923b9d4029f94d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36286299a8354a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be992b4d7d94399" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...11 lines deleted...]
-          <x:t>86,590</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>86,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,490</x:t>
-[...48 lines deleted...]
-          <x:t>86,835</x:t>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,825</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>86,650</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>86,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>