--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0666175ff91c42be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8865231d954a4caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5be992b4d7d94399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f9f9a5c73424ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36286299a8354a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5be992b4d7d94399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565e132bb8894f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f9f9a5c73424ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,610</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,545</x:t>
-[...502 lines deleted...]
-          <x:t>86,630</x:t>
+          <x:t>86,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>86,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>