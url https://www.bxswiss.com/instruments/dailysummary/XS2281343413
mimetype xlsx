--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8865231d954a4caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccda959b92e4141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f9f9a5c73424ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34de83d423b94f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565e132bb8894f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f9f9a5c73424ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726a8e7bffd54b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34de83d423b94f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,810</x:t>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>86,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,650</x:t>
-[...345 lines deleted...]
-          <x:t>86,450</x:t>
+          <x:t>86,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,540</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>86,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>