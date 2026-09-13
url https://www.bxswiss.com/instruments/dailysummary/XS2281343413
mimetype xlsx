--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccda959b92e4141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39b7d919f714bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34de83d423b94f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084372d8e0d24886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726a8e7bffd54b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34de83d423b94f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bee68bcde748f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084372d8e0d24886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>86,385</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,315</x:t>
-[...21 lines deleted...]
-          <x:t>86,380</x:t>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,205</x:t>
-[...566 lines deleted...]
-          <x:t>86,540</x:t>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>