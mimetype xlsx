--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39b7d919f714bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19fd99d7b02433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R084372d8e0d24886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea0c77b453e4538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bee68bcde748f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R084372d8e0d24886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7627c41230a54957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea0c77b453e4538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>