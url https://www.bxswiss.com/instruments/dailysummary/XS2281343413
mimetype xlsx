--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19fd99d7b02433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf310dae2fc564f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea0c77b453e4538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0d6b398488945ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7627c41230a54957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea0c77b453e4538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82f4d1281984dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0d6b398488945ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>85,800</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>85,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>85,270</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,255</x:t>
-[...97 lines deleted...]
-          <x:t>85,185</x:t>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>85,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>85,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>