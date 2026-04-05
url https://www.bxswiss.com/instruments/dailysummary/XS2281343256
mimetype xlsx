--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626b388f11834d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc09442d13594763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ab872c158f4405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92a1addc309498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97dfc86363964ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ab872c158f4405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da79ae6d45740e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92a1addc309498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>93,070</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,020</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>