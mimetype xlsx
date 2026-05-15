--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc09442d13594763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd238ebcb5f9a460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92a1addc309498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4767c6a27e2148d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da79ae6d45740e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92a1addc309498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ac08841fed47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4767c6a27e2148d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>93,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,030</x:t>
-[...11 lines deleted...]
-          <x:t>92,630</x:t>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,585</x:t>
-[...65 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,790</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>92,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>