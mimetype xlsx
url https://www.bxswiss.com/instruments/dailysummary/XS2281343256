--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd238ebcb5f9a460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20531e867fc04df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4767c6a27e2148d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a796e57e894b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9ac08841fed47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4767c6a27e2148d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b0a39642384abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a796e57e894b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,905</x:t>
-[...43 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,220</x:t>
-[...468 lines deleted...]
-          <x:t>92,790</x:t>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>