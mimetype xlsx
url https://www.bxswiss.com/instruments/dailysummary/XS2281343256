--- v7 (2026-06-05)
+++ v8 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20531e867fc04df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f327d5a4514ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a796e57e894b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b0ec1239774f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b0a39642384abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a796e57e894b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28430e5778094066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b0ec1239774f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>92,840</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,840</x:t>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>93,285</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,155</x:t>
-[...92 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,350</x:t>
-[...117 lines deleted...]
-          <x:t>93,090</x:t>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>