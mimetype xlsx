--- v8 (2026-06-28)
+++ v9 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f327d5a4514ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d5cd1f4131146fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b0ec1239774f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a65949ced694344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28430e5778094066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b0ec1239774f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0474167035949ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a65949ced694344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>93,210</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>93,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,325</x:t>
-[...65 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,245</x:t>
-[...178 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,470</x:t>
-[...279 lines deleted...]
-          <x:t>93,745</x:t>
+          <x:t>93,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>