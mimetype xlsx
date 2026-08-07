--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d5cd1f4131146fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaabec086c204154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a65949ced694344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb110357c08a74a27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0474167035949ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a65949ced694344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9269e78542dd4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb110357c08a74a27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,510</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,500</x:t>
-[...21 lines deleted...]
-          <x:t>93,575</x:t>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,510</x:t>
-[...16 lines deleted...]
-          <x:t>93,470</x:t>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,400</x:t>
-[...16 lines deleted...]
-          <x:t>93,425</x:t>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,320</x:t>
-[...6 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,500</x:t>
-[...4 lines deleted...]
-          <x:t>93,345</x:t>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>93,605</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,505</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>93,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,480</x:t>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,445</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>93,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>