--- v10 (2026-08-07)
+++ v11 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaabec086c204154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67c3742d4044482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb110357c08a74a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dca7209f934783"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9269e78542dd4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb110357c08a74a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736c8c71adf145dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dca7209f934783" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bayer 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2281343256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>93,580</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,445</x:t>
-[...468 lines deleted...]
-          <x:t>93,445</x:t>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>