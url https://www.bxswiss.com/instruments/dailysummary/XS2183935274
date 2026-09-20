--- v10 (2026-08-30)
+++ v11 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41087a837be848a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589fb4610e0149e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re894bf29b5364421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11eee4ac6994d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b6274be86a4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re894bf29b5364421" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9c14d67354449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11eee4ac6994d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2183935274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>