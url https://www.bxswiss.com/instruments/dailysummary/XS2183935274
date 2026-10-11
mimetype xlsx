--- v11 (2026-09-20)
+++ v12 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589fb4610e0149e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35644fd41594156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11eee4ac6994d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3a8ffc9c594105"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9c14d67354449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11eee4ac6994d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2923976bf5b7474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3a8ffc9c594105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2183935274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>