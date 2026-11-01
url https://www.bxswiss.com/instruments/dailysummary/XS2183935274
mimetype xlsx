--- v12 (2026-10-11)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35644fd41594156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5830f3f7e84444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3a8ffc9c594105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41100239d3264dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2923976bf5b7474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3a8ffc9c594105" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c8428322ab49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41100239d3264dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2183935274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>