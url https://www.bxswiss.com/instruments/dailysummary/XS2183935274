--- v3 (2026-03-18)
+++ v4 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175e27acf55c4571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0da0d719e154d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad4eed129ef4751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0badd50196142be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R310887082a4e471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad4eed129ef4751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7617539734c4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0badd50196142be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2183935274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>