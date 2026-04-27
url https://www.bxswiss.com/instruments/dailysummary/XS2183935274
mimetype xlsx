--- v4 (2026-04-07)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0da0d719e154d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddbde0a7a0f4448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0badd50196142be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55eb0b441da14224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7617539734c4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0badd50196142be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf033f77ae22b4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55eb0b441da14224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2183935274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>