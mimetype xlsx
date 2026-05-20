--- v5 (2026-04-27)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddbde0a7a0f4448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ba63cd823647d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55eb0b441da14224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f0620dd8184c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf033f77ae22b4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55eb0b441da14224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R887f6c86d0904724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f0620dd8184c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2183935274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>