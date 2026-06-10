--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ba63cd823647d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c6b21a783742bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f0620dd8184c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5f7713514f48bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R887f6c86d0904724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f0620dd8184c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38fcafcb1f454325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5f7713514f48bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2183935274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,941</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>94,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,791</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>