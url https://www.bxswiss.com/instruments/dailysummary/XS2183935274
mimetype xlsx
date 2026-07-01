--- v7 (2026-06-10)
+++ v8 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c6b21a783742bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8d12fb1f5f4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5f7713514f48bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b9156e931974ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38fcafcb1f454325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5f7713514f48bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143f0d1c76ab493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b9156e931974ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2183935274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>