--- v8 (2026-07-01)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8d12fb1f5f4f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2623da5a9d7405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b9156e931974ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657fc9314e914e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143f0d1c76ab493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b9156e931974ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509801b60397410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657fc9314e914e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2183935274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>