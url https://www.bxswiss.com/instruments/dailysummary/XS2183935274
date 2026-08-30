--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2623da5a9d7405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41087a837be848a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657fc9314e914e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re894bf29b5364421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509801b60397410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657fc9314e914e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b6274be86a4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re894bf29b5364421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2183935274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>83,405</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>