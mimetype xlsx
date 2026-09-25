--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7756c9d868844ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3638504737d44428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1919c3af4c14311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f67fd8f9824290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafa0f27452c4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1919c3af4c14311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023666a82ac54724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f67fd8f9824290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2154348424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>95,650</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,410</x:t>
-[...232 lines deleted...]
-          <x:t>95,140</x:t>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,055</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>95,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>