--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3638504737d44428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2da4acb0af4135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f67fd8f9824290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc760286956514162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023666a82ac54724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f67fd8f9824290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e716c9848ad4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc760286956514162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2154348424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>94,085</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>92,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>