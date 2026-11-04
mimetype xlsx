--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2da4acb0af4135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4573b3bcb445c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc760286956514162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12bc5a62d1fe4ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e716c9848ad4428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc760286956514162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274394331ace403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12bc5a62d1fe4ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2154348424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,285</x:t>
-[...173 lines deleted...]
-          <x:t>14.10.2026</x:t>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,740</x:t>
-[...9 lines deleted...]
-          <x:t>93,720</x:t>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>