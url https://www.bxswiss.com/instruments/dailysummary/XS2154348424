--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a3b900752c437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7689e80253044b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39897ac30cd64aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffb3a0cec1c4dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8862ae97a1ea4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39897ac30cd64aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c836795c20f4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffb3a0cec1c4dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2154348424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>97,245</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,220</x:t>
-[...210 lines deleted...]
-          <x:t>96,130</x:t>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>