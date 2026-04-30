--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7689e80253044b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8940bd1c8445452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffb3a0cec1c4dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d391b2605d4a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c836795c20f4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffb3a0cec1c4dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16457b3be4884fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d391b2605d4a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2154348424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>96,545</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>95,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,185</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>95,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>