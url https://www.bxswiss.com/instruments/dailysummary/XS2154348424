--- v7 (2026-04-30)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8940bd1c8445452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56e5e9aac2e4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d391b2605d4a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a7ba3a010a4b83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16457b3be4884fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d391b2605d4a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25821137a0194ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a7ba3a010a4b83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2154348424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>95,705</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,560</x:t>
-[...107 lines deleted...]
-          <x:t>95,920</x:t>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,230</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,755</x:t>
-[...33 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,950</x:t>
-[...306 lines deleted...]
-          <x:t>95,185</x:t>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>