--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56e5e9aac2e4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2eb78924b54d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a7ba3a010a4b83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03119175b26f43c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25821137a0194ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a7ba3a010a4b83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec5917fac0340ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03119175b26f43c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2154348424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,570</x:t>
-[...4 lines deleted...]
-          <x:t>95,225</x:t>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,890</x:t>
-[...340 lines deleted...]
-          <x:t>95,950</x:t>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,865</x:t>
-[...166 lines deleted...]
-          <x:t>95,600</x:t>
+          <x:t>96,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>