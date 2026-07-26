--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2eb78924b54d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71e612fbaa04afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03119175b26f43c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31112153aeb142d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec5917fac0340ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03119175b26f43c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0743eea25da43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31112153aeb142d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2154348424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,660</x:t>
-[...124 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,520</x:t>
-[...441 lines deleted...]
-          <x:t>96,095</x:t>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>