--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71e612fbaa04afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb229f429c1e4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31112153aeb142d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983a5e207fcc4aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0743eea25da43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31112153aeb142d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8164997fc2a40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983a5e207fcc4aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2154348424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,590</x:t>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,555</x:t>
-[...11 lines deleted...]
-          <x:t>95,680</x:t>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,595</x:t>
-[...16 lines deleted...]
-          <x:t>95,600</x:t>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,535</x:t>
-[...171 lines deleted...]
-          <x:t>95,130</x:t>
+          <x:t>95,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>