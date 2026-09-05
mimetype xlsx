--- v11 (2026-08-15)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb229f429c1e4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7756c9d868844ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983a5e207fcc4aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1919c3af4c14311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8164997fc2a40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983a5e207fcc4aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafa0f27452c4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1919c3af4c14311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OMV 32</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2154348424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,535</x:t>
-[...4 lines deleted...]
-          <x:t>95,225</x:t>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>95,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>95,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>