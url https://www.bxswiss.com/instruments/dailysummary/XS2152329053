--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc0b0d96af24d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b65332cf4584fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40641e9df474046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e1fec50b794379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0ccf11b5324bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40641e9df474046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055c6f8d54ea445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e1fec50b794379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152329053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>98,695</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,630</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>98,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>