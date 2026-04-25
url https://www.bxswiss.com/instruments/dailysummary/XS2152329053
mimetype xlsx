--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b65332cf4584fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19755ee9dc824631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e1fec50b794379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d398c3a2094b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055c6f8d54ea445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e1fec50b794379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f4263bdb4d4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d398c3a2094b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152329053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,415</x:t>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,400</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>98,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,260</x:t>
-[...16 lines deleted...]
-          <x:t>98,285</x:t>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,160</x:t>
-[...296 lines deleted...]
-          <x:t>97,850</x:t>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>