--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19755ee9dc824631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626b7afc88204c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d398c3a2094b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b1f4a5ddb44e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f4263bdb4d4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d398c3a2094b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf097b3becb4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b1f4a5ddb44e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152329053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,015</x:t>
-[...97 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,100</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>98,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,105</x:t>
-[...16 lines deleted...]
-          <x:t>98,275</x:t>
+          <x:t>98,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,075</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>98,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>