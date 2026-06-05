--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626b7afc88204c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e8d1c29c174d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b1f4a5ddb44e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3186e0b2090b4366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf097b3becb4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b1f4a5ddb44e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a602c12e7a34f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3186e0b2090b4366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152329053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,025</x:t>
-[...21 lines deleted...]
-          <x:t>98,030</x:t>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,020</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,135</x:t>
-[...48 lines deleted...]
-          <x:t>98,085</x:t>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,165</x:t>
-[...436 lines deleted...]
-          <x:t>98,075</x:t>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>