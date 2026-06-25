--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e8d1c29c174d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49c5a97f5a7b4909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3186e0b2090b4366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc049ebf152dd4a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a602c12e7a34f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3186e0b2090b4366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85ba2d4722194fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc049ebf152dd4a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152329053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,080</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,155</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>98,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,165</x:t>
-[...43 lines deleted...]
-          <x:t>98,295</x:t>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,270</x:t>
-[...53 lines deleted...]
-          <x:t>98,245</x:t>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,320</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>98,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>