--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49c5a97f5a7b4909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066b4908fc8743d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc049ebf152dd4a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0211cdbc814815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85ba2d4722194fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc049ebf152dd4a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce5f7a521934333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0211cdbc814815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152329053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,320</x:t>
+          <x:t>98,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,290</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>98,380</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>98,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>