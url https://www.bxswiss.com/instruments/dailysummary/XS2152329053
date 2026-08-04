--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066b4908fc8743d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb723442640994bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0211cdbc814815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2e805b2c594c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce5f7a521934333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0211cdbc814815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14353061429d40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2e805b2c594c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152329053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,375</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,375</x:t>
-[...151 lines deleted...]
-          <x:t>98,410</x:t>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,390</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>98,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>98,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,500</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>98,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>