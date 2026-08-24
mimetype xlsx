--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb723442640994bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0dffebba08486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2e805b2c594c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6550dfba4d654edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14353061429d40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2e805b2c594c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10aba7fe09f64e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6550dfba4d654edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152329053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,520</x:t>
-[...11 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,520</x:t>
+          <x:t>98,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>98,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>