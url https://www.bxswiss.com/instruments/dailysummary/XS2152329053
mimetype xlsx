--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0dffebba08486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5216c590ca4073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6550dfba4d654edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72970c97de7c4782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10aba7fe09f64e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6550dfba4d654edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294e26899a6543d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72970c97de7c4782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152329053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,385</x:t>
-[...576 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>