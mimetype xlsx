--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccad8fbfc4974226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe8fbff6f4a431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d6e09031dcb4628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04dfe48199241cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb0417c125b6443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d6e09031dcb4628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557c899ed6bd42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04dfe48199241cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152061904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>