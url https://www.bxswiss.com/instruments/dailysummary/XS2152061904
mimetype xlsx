--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe8fbff6f4a431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8687c37b3b24c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04dfe48199241cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5fd258ab9ff4bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557c899ed6bd42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04dfe48199241cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd708c42612a04b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5fd258ab9ff4bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152061904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>100,565</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,760</x:t>
-[...60 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...16 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,525</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>100,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>