--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8687c37b3b24c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d77016db1854132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5fd258ab9ff4bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8071d361944580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd708c42612a04b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5fd258ab9ff4bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3876948d7a784ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8071d361944580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152061904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,485</x:t>
-[...173 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>100,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>