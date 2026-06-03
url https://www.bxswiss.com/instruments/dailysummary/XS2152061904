--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d77016db1854132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6eea19350334557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8071d361944580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re880460494da49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3876948d7a784ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8071d361944580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39bbb333dcd14014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re880460494da49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152061904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,450</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,405</x:t>
-[...11 lines deleted...]
-          <x:t>100,385</x:t>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,690</x:t>
-[...4 lines deleted...]
-          <x:t>100,590</x:t>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>100,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>