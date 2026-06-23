--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6eea19350334557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5dc80891df49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re880460494da49e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62903439907040ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39bbb333dcd14014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re880460494da49e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R420791c1752e4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62903439907040ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152061904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,265</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,215</x:t>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>100,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>100,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,445</x:t>
+          <x:t>100,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,360</x:t>
-[...141 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,345</x:t>
-[...252 lines deleted...]
-          <x:t>100,535</x:t>
+          <x:t>100,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>