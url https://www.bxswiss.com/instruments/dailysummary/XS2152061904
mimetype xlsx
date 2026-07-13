--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5dc80891df49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc787aee10db14238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62903439907040ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3cdbafe498433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R420791c1752e4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62903439907040ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c156fdcb5a54ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3cdbafe498433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152061904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,460</x:t>
-[...21 lines deleted...]
-          <x:t>100,570</x:t>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,480</x:t>
-[...124 lines deleted...]
-          <x:t>100,565</x:t>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,410</x:t>
-[...146 lines deleted...]
-          <x:t>100,295</x:t>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>100,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>