--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc787aee10db14238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8856e341c04a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3cdbafe498433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2088d6b87143c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c156fdcb5a54ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3cdbafe498433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ca2e937dfd4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2088d6b87143c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152061904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,295</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>100,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,385</x:t>
-[...431 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>