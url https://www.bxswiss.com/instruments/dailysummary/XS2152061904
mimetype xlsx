--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8856e341c04a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013f21fba35f4cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2088d6b87143c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc381351ee1f54318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ca2e937dfd4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2088d6b87143c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca0692d0a7246e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc381351ee1f54318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152061904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>100,425</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,280</x:t>
-[...70 lines deleted...]
-          <x:t>100,350</x:t>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,260</x:t>
-[...16 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,250</x:t>
-[...26 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,190</x:t>
-[...16 lines deleted...]
-          <x:t>100,205</x:t>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,135</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>100,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>