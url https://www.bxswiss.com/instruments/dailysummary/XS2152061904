--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013f21fba35f4cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebca4ea4ac9e4d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc381351ee1f54318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7419d72daf04966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca0692d0a7246e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc381351ee1f54318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454ac5270ae649e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7419d72daf04966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2152061904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,990</x:t>
-[...571 lines deleted...]
-          <x:t>100,135</x:t>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>