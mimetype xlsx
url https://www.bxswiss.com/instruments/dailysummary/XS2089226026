--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629751930a7047ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c18f25ff4b4d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c978357a6954231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2567efab1ac4ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa056369fe974982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c978357a6954231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cc3b9e0aea4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2567efab1ac4ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 49</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2089226026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,225</x:t>
-[...166 lines deleted...]
-          <x:t>59,850</x:t>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,775</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>