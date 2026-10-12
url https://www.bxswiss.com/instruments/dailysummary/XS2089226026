--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c18f25ff4b4d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46b73bda29a4ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2567efab1ac4ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e86eb45f094444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cc3b9e0aea4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2567efab1ac4ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71fac0e9cb747ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e86eb45f094444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 49</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2089226026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>59,445</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,345</x:t>
-[...210 lines deleted...]
-          <x:t>58,170</x:t>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>59,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>