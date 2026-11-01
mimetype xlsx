--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46b73bda29a4ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8075c92c891a4ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e86eb45f094444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dfa5d5b44f442d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71fac0e9cb747ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e86eb45f094444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574b3726168f433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dfa5d5b44f442d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 49</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2089226026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>58,170</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>58,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>59,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,765</x:t>
-[...16 lines deleted...]
-          <x:t>59,800</x:t>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,165</x:t>
-[...323 lines deleted...]
-          <x:t>58,305</x:t>
+          <x:t>59,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>