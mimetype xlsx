--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35f11835cbf405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d35a208ae44a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f213e94efd44f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2fcf2fa13944f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec11bfe5d2e4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f213e94efd44f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2c441136d5424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2fcf2fa13944f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 49</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2089226026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>62,950</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,000</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>