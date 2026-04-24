--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d35a208ae44a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb465cb8788f3403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2fcf2fa13944f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad43a166e3f841a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2c441136d5424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2fcf2fa13944f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf800d8324f2e42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad43a166e3f841a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 49</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2089226026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>63,445</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,085</x:t>
-[...43 lines deleted...]
-          <x:t>62,710</x:t>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,615</x:t>
-[...119 lines deleted...]
-          <x:t>61,830</x:t>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,655</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>62,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>62,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>