--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb465cb8788f3403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f2c2a8fe8f4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad43a166e3f841a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777bbfd7115b4b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf800d8324f2e42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad43a166e3f841a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc8e0895ee046a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777bbfd7115b4b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 49</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2089226026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>62,215</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,235</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...499 lines deleted...]
-          <x:t>62,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,220</x:t>
-[...53 lines deleted...]
-          <x:t>62,270</x:t>
+          <x:t>62,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>