--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f2c2a8fe8f4b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f67cf59e36b43bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777bbfd7115b4b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037c8c6ab4d6422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc8e0895ee046a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777bbfd7115b4b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3648fea09c6747cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037c8c6ab4d6422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 49</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2089226026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>62,455</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>62,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>