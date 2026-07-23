--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f67cf59e36b43bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09c510034e34ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037c8c6ab4d6422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c106acab960475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3648fea09c6747cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037c8c6ab4d6422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racac2824999c4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c106acab960475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 49</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2089226026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>62,445</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,100</x:t>
-[...119 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>61,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>61,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>63,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>