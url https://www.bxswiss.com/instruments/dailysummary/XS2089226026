--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09c510034e34ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dc684dd378417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c106acab960475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b534b46b7f442db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racac2824999c4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c106acab960475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4992f734434616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b534b46b7f442db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 49</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2089226026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>61,990</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>13.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,775</x:t>
-[...85 lines deleted...]
-          <x:t>61,040</x:t>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>60,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>