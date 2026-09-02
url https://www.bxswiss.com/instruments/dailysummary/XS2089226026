--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dc684dd378417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629751930a7047ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b534b46b7f442db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c978357a6954231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4992f734434616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b534b46b7f442db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa056369fe974982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c978357a6954231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 49</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2089226026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>11.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,225</x:t>
-[...9 lines deleted...]
-          <x:t>61,160</x:t>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>