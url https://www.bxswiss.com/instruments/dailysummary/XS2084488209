--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5d18535b1445ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946119e335c44ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8187671ab043f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R352f220ff5ff49ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6d3480775f470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8187671ab043f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ab783ccd184d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R352f220ff5ff49ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084488209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>93,100</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,975</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>92,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,820</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>