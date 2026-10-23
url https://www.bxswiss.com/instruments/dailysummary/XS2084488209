--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946119e335c44ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c083a2216345fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R352f220ff5ff49ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1542dd257da34b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ab783ccd184d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R352f220ff5ff49ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a587d22c4ef47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1542dd257da34b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fresenius 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084488209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>92,215</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>92,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,195</x:t>
-[...16 lines deleted...]
-          <x:t>92,215</x:t>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,900</x:t>
-[...382 lines deleted...]
-          <x:t>92,165</x:t>
+          <x:t>92,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>