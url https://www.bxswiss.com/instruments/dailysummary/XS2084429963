--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56615ae346cd46a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70f72b8cc194d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebc850470cc4480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34032401eb15420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38fb0357e1ee41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebc850470cc4480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra363b7bad8b04e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34032401eb15420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,545</x:t>
-[...340 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,450</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>91,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,105</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>