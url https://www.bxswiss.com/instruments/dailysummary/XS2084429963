--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70f72b8cc194d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf76c92e1b74d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34032401eb15420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d424c127ac48a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra363b7bad8b04e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34032401eb15420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7aef7a938824199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d424c127ac48a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>90,725</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>90,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>90,420</x:t>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,945</x:t>
-[...247 lines deleted...]
-          <x:t>90,280</x:t>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>