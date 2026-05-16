--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf76c92e1b74d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89245a3c4c2541ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d424c127ac48a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c486435539476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7aef7a938824199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d424c127ac48a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe9b69ea3944b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c486435539476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>90,105</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,015</x:t>
-[...70 lines deleted...]
-          <x:t>90,165</x:t>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,885</x:t>
-[...97 lines deleted...]
-          <x:t>90,290</x:t>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,215</x:t>
-[...247 lines deleted...]
-          <x:t>90,545</x:t>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>