--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89245a3c4c2541ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2833d8fd0d914e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c486435539476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaaec18ef7b74f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe9b69ea3944b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c486435539476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5005b522afe24c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaaec18ef7b74f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>90,615</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>90,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>