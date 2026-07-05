--- v10 (2026-06-05)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2833d8fd0d914e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeea7d00a8714e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaaec18ef7b74f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3c93d19f1e4862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5005b522afe24c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaaec18ef7b74f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bc2ecd000b495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3c93d19f1e4862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,690</x:t>
-[...345 lines deleted...]
-          <x:t>90,745</x:t>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>90,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>90,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>90,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>