--- v11 (2026-07-05)
+++ v12 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeea7d00a8714e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae563d624954efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3c93d19f1e4862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d1fdbce8534eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bc2ecd000b495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3c93d19f1e4862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f269f1d6114841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d1fdbce8534eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>90,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,635</x:t>
-[...75 lines deleted...]
-          <x:t>90,470</x:t>
+          <x:t>90,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,650</x:t>
-[...26 lines deleted...]
-          <x:t>90,620</x:t>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,555</x:t>
-[...458 lines deleted...]
-          <x:t>91,235</x:t>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>