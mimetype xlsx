--- v12 (2026-07-25)
+++ v13 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae563d624954efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8379aef4127d4b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d1fdbce8534eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2d14fb7ec74a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f269f1d6114841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d1fdbce8534eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d35ae5c3fb84185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2d14fb7ec74a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>90,735</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,920</x:t>
-[...53 lines deleted...]
-          <x:t>90,860</x:t>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,760</x:t>
-[...242 lines deleted...]
-          <x:t>90,495</x:t>
+          <x:t>90,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>