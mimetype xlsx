--- v13 (2026-08-14)
+++ v14 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8379aef4127d4b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc342c24d3c04487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2d14fb7ec74a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra000f6d0370840e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d35ae5c3fb84185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2d14fb7ec74a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5e5f70c29c4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra000f6d0370840e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>90,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,760</x:t>
-[...6 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,750</x:t>
-[...53 lines deleted...]
-          <x:t>90,715</x:t>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,665</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>90,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>90,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>