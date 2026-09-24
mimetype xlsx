--- v14 (2026-09-03)
+++ v15 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc342c24d3c04487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378044c3158a48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra000f6d0370840e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2633189ca3b34759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5e5f70c29c4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra000f6d0370840e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc8f97429b7416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2633189ca3b34759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,680</x:t>
-[...129 lines deleted...]
-          <x:t>90,820</x:t>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,675</x:t>
-[...178 lines deleted...]
-          <x:t>90,650</x:t>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,575</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>90,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,430</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>