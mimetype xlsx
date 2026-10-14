--- v15 (2026-09-24)
+++ v16 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378044c3158a48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb5e87e9f1943de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2633189ca3b34759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8198d73761774447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc8f97429b7416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2633189ca3b34759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a9fb6de88bd4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8198d73761774447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>90,075</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>89,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>