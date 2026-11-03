--- v16 (2026-10-14)
+++ v17 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb5e87e9f1943de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R599e8933ec614a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8198d73761774447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25004677f4a94026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a9fb6de88bd4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8198d73761774447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f2ddf8924b4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25004677f4a94026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Landwirtschaftliche Rentenbank 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2084429963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,905</x:t>
-[...43 lines deleted...]
-          <x:t>90,100</x:t>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,975</x:t>
-[...139 lines deleted...]
-          <x:t>90,045</x:t>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>