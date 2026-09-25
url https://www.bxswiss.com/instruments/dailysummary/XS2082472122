--- v14 (2026-09-05)
+++ v15 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5174cc64663c4493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe22a45b3044811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce1b35a98c84099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfe1aed4c4940c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc255b14c4140d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce1b35a98c84099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f4a621180845e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfe1aed4c4940c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>92,860</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,850</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>92,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,540</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>