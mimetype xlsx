--- v15 (2026-09-25)
+++ v16 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe22a45b3044811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f491bdb10a4da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfe1aed4c4940c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe08d4c1ff3427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f4a621180845e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfe1aed4c4940c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20035d3e2bec444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe08d4c1ff3427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,370</x:t>
-[...306 lines deleted...]
-          <x:t>91,250</x:t>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>