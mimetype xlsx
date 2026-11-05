--- v16 (2026-10-16)
+++ v17 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f491bdb10a4da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab4b240b111480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe08d4c1ff3427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae09245f56494cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20035d3e2bec444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe08d4c1ff3427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d06daa6e2a4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae09245f56494cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>91,500</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,435</x:t>
-[...70 lines deleted...]
-          <x:t>91,565</x:t>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>91,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>91,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>