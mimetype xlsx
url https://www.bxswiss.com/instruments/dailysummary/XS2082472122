--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e578c3e49b496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37aadbc3f130478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b63f32388c347b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74af0c60da4a49a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3024fa6a95ce4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b63f32388c347b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ad38e3b0d54d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74af0c60da4a49a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>93,355</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,055</x:t>
-[...102 lines deleted...]
-          <x:t>92,330</x:t>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>92,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>