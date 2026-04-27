--- v7 (2026-04-05)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37aadbc3f130478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8813b9aaf948a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74af0c60da4a49a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f28651a1ca489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ad38e3b0d54d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74af0c60da4a49a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9573e117e7354171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f28651a1ca489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>93,365</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>11.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,025</x:t>
-[...58 lines deleted...]
-          <x:t>92,395</x:t>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>92,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>