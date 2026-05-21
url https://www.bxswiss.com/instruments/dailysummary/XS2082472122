--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8813b9aaf948a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933aa8dbc2d64df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f28651a1ca489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228c774b8ac94bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9573e117e7354171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f28651a1ca489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1875d5c1d94a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228c774b8ac94bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>91,965</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,880</x:t>
-[...53 lines deleted...]
-          <x:t>92,000</x:t>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>92,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,390</x:t>
-[...6 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,475</x:t>
-[...16 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,535</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>92,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,470</x:t>
-[...33 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,080</x:t>
-[...144 lines deleted...]
-          <x:t>92,535</x:t>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>