--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933aa8dbc2d64df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded87f46382f4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228c774b8ac94bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c73245f2144dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1875d5c1d94a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228c774b8ac94bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabf6d9f3a8643c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c73245f2144dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,750</x:t>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>93,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,630</x:t>
-[...16 lines deleted...]
-          <x:t>92,885</x:t>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,620</x:t>
-[...512 lines deleted...]
-          <x:t>92,425</x:t>
+          <x:t>92,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>