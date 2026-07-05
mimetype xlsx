--- v10 (2026-06-10)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded87f46382f4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe28bdcd4fa2442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c73245f2144dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2190beb8d5348c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabf6d9f3a8643c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c73245f2144dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67aeac74d8054184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2190beb8d5348c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>92,190</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,140</x:t>
-[...92 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,675</x:t>
-[...43 lines deleted...]
-          <x:t>92,815</x:t>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,805</x:t>
-[...16 lines deleted...]
-          <x:t>92,765</x:t>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,595</x:t>
-[...166 lines deleted...]
-          <x:t>92,625</x:t>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>