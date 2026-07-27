--- v11 (2026-07-05)
+++ v12 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe28bdcd4fa2442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bd3b32ef1d4647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2190beb8d5348c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d696af64c104424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67aeac74d8054184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2190beb8d5348c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71f4829c9b54777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d696af64c104424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,865</x:t>
-[...4 lines deleted...]
-          <x:t>92,630</x:t>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>92,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>92,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,485</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>93,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>