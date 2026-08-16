--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bd3b32ef1d4647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db678c654e349ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d696af64c104424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283931a3fc8548e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71f4829c9b54777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d696af64c104424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88fda7b22a714821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283931a3fc8548e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>93,345</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,165</x:t>
-[...156 lines deleted...]
-          <x:t>92,890</x:t>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>92,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>