--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db678c654e349ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5174cc64663c4493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283931a3fc8548e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ce1b35a98c84099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88fda7b22a714821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283931a3fc8548e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc255b14c4140d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ce1b35a98c84099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JT International 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2082472122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,930</x:t>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,845</x:t>
-[...97 lines deleted...]
-          <x:t>92,690</x:t>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,550</x:t>
-[...485 lines deleted...]
-          <x:t>92,820</x:t>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>