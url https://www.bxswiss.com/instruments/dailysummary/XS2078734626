--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3944cc8e3ae4f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696199ae45bc4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00e89f17d874286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8a7a6aa44d4a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d3a5199ae741ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00e89f17d874286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8252c51dabd431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8a7a6aa44d4a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shell 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2078734626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,500</x:t>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,375</x:t>
-[...6 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,305</x:t>
-[...502 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,300</x:t>
-[...4 lines deleted...]
-          <x:t>95,915</x:t>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>96,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,780</x:t>
-[...11 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,675</x:t>
-[...4 lines deleted...]
-          <x:t>95,720</x:t>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>