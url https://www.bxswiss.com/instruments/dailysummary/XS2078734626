--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696199ae45bc4482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61d893a6ad54fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8a7a6aa44d4a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ddd59997bc4600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8252c51dabd431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8a7a6aa44d4a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae12f32ffdac4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ddd59997bc4600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shell 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2078734626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,145</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>96,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,100</x:t>
-[...512 lines deleted...]
-          <x:t>95,610</x:t>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>