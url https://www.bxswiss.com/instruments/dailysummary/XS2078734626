--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61d893a6ad54fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e037719ffdf47ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ddd59997bc4600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc3342b25254acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae12f32ffdac4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ddd59997bc4600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b92cdb36c5049f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc3342b25254acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shell 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2078734626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,045</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,965</x:t>
-[...38 lines deleted...]
-          <x:t>95,945</x:t>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>95,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,840</x:t>
-[...43 lines deleted...]
-          <x:t>96,060</x:t>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,010</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>96,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>96,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>