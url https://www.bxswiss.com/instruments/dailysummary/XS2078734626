--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e037719ffdf47ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e7926690ca49aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc3342b25254acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761ddce5f63540a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b92cdb36c5049f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc3342b25254acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05faf1b176cc4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761ddce5f63540a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shell 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2078734626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,875</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,840</x:t>
-[...43 lines deleted...]
-          <x:t>96,060</x:t>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,010</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>96,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,065</x:t>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>96,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,105</x:t>
-[...85 lines deleted...]
-          <x:t>96,070</x:t>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>