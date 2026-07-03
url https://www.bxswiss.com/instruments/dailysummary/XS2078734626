--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e7926690ca49aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad21910a05874eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761ddce5f63540a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re914958ad57d468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05faf1b176cc4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761ddce5f63540a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cf359ce128422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re914958ad57d468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shell 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2078734626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...414 lines deleted...]
-          <x:t>96,320</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,280</x:t>
-[...6 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>96,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,345</x:t>
+          <x:t>96,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>96,345</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>