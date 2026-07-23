--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad21910a05874eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7620004888e8464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re914958ad57d468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f3731118b64d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cf359ce128422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re914958ad57d468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra331040c20af400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f3731118b64d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shell 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2078734626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,525</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,500</x:t>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,510</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>96,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>