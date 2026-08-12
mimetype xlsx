--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7620004888e8464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3279a398bf945d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f3731118b64d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4765490221c74f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra331040c20af400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f3731118b64d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb94104aa4494fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4765490221c74f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shell 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2078734626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,485</x:t>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,545</x:t>
-[...21 lines deleted...]
-          <x:t>96,545</x:t>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,605</x:t>
-[...11 lines deleted...]
-          <x:t>96,635</x:t>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,600</x:t>
-[...70 lines deleted...]
-          <x:t>96,610</x:t>
+          <x:t>96,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,595</x:t>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,680</x:t>
-[...333 lines deleted...]
-          <x:t>96,510</x:t>
+          <x:t>96,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>