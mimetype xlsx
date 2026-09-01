--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3279a398bf945d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1955c897934356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4765490221c74f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc51c52aa88481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb94104aa4494fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4765490221c74f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28540892184048ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc51c52aa88481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Shell 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2078734626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,575</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,500</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>96,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>96,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,665</x:t>
-[...11 lines deleted...]
-          <x:t>96,655</x:t>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>96,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,715</x:t>
-[...26 lines deleted...]
-          <x:t>96,715</x:t>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>96,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>