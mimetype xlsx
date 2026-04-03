--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c582f625da74fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9658afb5b9e49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9024e0eabc545b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566d45b5e0a54829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d146d318cdc4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9024e0eabc545b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef8059d54b44272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566d45b5e0a54829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2077546682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>