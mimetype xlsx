--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9658afb5b9e49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61228fcf188f4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566d45b5e0a54829"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636e76edde24429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef8059d54b44272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566d45b5e0a54829" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb33a1b5702a47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636e76edde24429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2077546682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>86,565</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,440</x:t>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>86,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,345</x:t>
-[...301 lines deleted...]
-          <x:t>86,120</x:t>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>