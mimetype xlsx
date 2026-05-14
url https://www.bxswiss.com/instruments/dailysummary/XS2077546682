--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61228fcf188f4ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec0ca346db94301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636e76edde24429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7860caaf7eb444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb33a1b5702a47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636e76edde24429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bf25bf71d743fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7860caaf7eb444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2077546682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,050</x:t>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,890</x:t>
-[...33 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,685</x:t>
-[...252 lines deleted...]
-          <x:t>86,725</x:t>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>