--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec0ca346db94301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6971f9bf6fa3465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7860caaf7eb444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc51f0e5746402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bf25bf71d743fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7860caaf7eb444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re759c9abbaa34f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc51f0e5746402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2077546682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,420</x:t>
-[...16 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,680</x:t>
-[...21 lines deleted...]
-          <x:t>86,815</x:t>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,590</x:t>
-[...97 lines deleted...]
-          <x:t>87,110</x:t>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>86,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>86,480</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>86,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>