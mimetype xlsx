--- v9 (2026-06-04)
+++ v10 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6971f9bf6fa3465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a5f666ea12428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc51f0e5746402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8373a44929634db9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re759c9abbaa34f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc51f0e5746402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5966c27c07394a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8373a44929634db9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2077546682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>86,480</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>87,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,855</x:t>
-[...166 lines deleted...]
-          <x:t>86,800</x:t>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>