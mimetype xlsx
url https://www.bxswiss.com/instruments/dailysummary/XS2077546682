--- v10 (2026-06-24)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a5f666ea12428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68e151699394bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8373a44929634db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ec4a1017454128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5966c27c07394a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8373a44929634db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2107c7ffd10348fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ec4a1017454128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2077546682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>87,050</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,855</x:t>
-[...75 lines deleted...]
-          <x:t>87,260</x:t>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,240</x:t>
-[...11 lines deleted...]
-          <x:t>87,030</x:t>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>86,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>87,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>