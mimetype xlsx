--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68e151699394bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd8e6d577b8468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ec4a1017454128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafef32d4c73445ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2107c7ffd10348fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ec4a1017454128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b18071a1c6b46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafef32d4c73445ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2077546682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>87,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>87,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,180</x:t>
-[...313 lines deleted...]
-          <x:t>87,140</x:t>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,775</x:t>
-[...87 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>86,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>