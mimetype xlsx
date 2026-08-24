--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd8e6d577b8468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9847ce2e97c2460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafef32d4c73445ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc1b2e46a8b453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b18071a1c6b46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafef32d4c73445ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2955bf4cc47f4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc1b2e46a8b453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2077546682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,995</x:t>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,970</x:t>
-[...48 lines deleted...]
-          <x:t>86,800</x:t>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>86,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>86,725</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,635</x:t>
-[...16 lines deleted...]
-          <x:t>86,710</x:t>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,585</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>86,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>