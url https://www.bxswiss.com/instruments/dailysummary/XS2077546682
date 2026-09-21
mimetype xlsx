--- v13 (2026-08-24)
+++ v14 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9847ce2e97c2460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f9d280a7be4909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc1b2e46a8b453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714bf912f5a546df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2955bf4cc47f4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc1b2e46a8b453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725c5955b3554b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714bf912f5a546df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2077546682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>86,465</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,450</x:t>
-[...539 lines deleted...]
-          <x:t>86,585</x:t>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>