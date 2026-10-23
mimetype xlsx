--- v14 (2026-09-21)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f9d280a7be4909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1ebca816954836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R714bf912f5a546df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08acdb1e5264e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725c5955b3554b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R714bf912f5a546df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc10e66c766c47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08acdb1e5264e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E.ON 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2077546682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...414 lines deleted...]
-          <x:t>85,795</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,185</x:t>
-[...161 lines deleted...]
-          <x:t>84,780</x:t>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>