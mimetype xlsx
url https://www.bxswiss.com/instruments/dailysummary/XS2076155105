--- v4 (2026-03-29)
+++ v5 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c1689bc885458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f86b3f72c84b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76fd181a8874ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b311c3493646e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e547ab37ec94aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76fd181a8874ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9c23f5f56940a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b311c3493646e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abbott 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2076155105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>96,585</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,545</x:t>
-[...70 lines deleted...]
-          <x:t>96,485</x:t>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,335</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,115</x:t>
-[...11 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,385</x:t>
-[...355 lines deleted...]
-          <x:t>95,965</x:t>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>