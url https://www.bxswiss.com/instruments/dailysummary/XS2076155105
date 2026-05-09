--- v5 (2026-04-18)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f86b3f72c84b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c3beeec8f648eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b311c3493646e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659f2c06fc054c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9c23f5f56940a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b311c3493646e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93002e2c6393439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659f2c06fc054c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abbott 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2076155105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,305</x:t>
-[...21 lines deleted...]
-          <x:t>96,335</x:t>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,215</x:t>
-[...254 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,355</x:t>
-[...70 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,475</x:t>
+          <x:t>96,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>96,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,355</x:t>
-[...166 lines deleted...]
-          <x:t>96,535</x:t>
+          <x:t>96,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>