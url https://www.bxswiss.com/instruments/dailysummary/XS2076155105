--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c3beeec8f648eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a66ee263b0445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659f2c06fc054c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b96fa673e604709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93002e2c6393439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659f2c06fc054c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47a8cc14ded4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b96fa673e604709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abbott 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2076155105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,345</x:t>
-[...178 lines deleted...]
-          <x:t>96,405</x:t>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,395</x:t>
-[...382 lines deleted...]
-          <x:t>96,420</x:t>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>