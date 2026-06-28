--- v7 (2026-05-29)
+++ v8 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a66ee263b0445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d186a81355f4ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b96fa673e604709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9fe703041f64766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47a8cc14ded4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b96fa673e604709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca0378eef014f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9fe703041f64766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abbott 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2076155105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>96,480</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,450</x:t>
-[...232 lines deleted...]
-          <x:t>96,415</x:t>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,390</x:t>
-[...16 lines deleted...]
-          <x:t>96,475</x:t>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,450</x:t>
-[...16 lines deleted...]
-          <x:t>96,475</x:t>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>96,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>