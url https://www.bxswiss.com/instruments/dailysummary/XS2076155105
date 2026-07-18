--- v8 (2026-06-28)
+++ v9 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d186a81355f4ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1d7b0abcd240dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9fe703041f64766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3beb4a64b875454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca0378eef014f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9fe703041f64766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b995c848374bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3beb4a64b875454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abbott 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2076155105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>96,625</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>96,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,680</x:t>
-[...26 lines deleted...]
-          <x:t>96,660</x:t>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>96,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>