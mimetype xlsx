--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1d7b0abcd240dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64385dd6b2fa405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3beb4a64b875454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd536799f6e64432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b995c848374bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3beb4a64b875454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf77f0a6feae4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd536799f6e64432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abbott 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2076155105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,700</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,680</x:t>
-[...38 lines deleted...]
-          <x:t>96,675</x:t>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,645</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,685</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>96,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,740</x:t>
-[...21 lines deleted...]
-          <x:t>96,700</x:t>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,695</x:t>
-[...38 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,835</x:t>
-[...129 lines deleted...]
-          <x:t>96,840</x:t>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>96,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>