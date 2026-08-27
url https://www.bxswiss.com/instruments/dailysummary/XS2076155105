--- v10 (2026-08-07)
+++ v11 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64385dd6b2fa405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143d1d546eb64556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd536799f6e64432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf993514814de4951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf77f0a6feae4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd536799f6e64432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90fb7c0a779f42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf993514814de4951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abbott 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2076155105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...558 lines deleted...]
-          <x:t>96,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,795</x:t>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,880</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,845</x:t>
-[...16 lines deleted...]
-          <x:t>96,880</x:t>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,895</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,870</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>96,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>