--- v11 (2026-08-27)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143d1d546eb64556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3bd79434b7422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf993514814de4951"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8955f4908553417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90fb7c0a779f42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf993514814de4951" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06c738a3f034b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8955f4908553417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abbott 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2076155105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,775</x:t>
-[...603 lines deleted...]
-          <x:t>96,870</x:t>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>