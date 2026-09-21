--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab115f592c5f437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaea9b427a4e40eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b727c2b39ba431a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474fff0ff8b64c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc855c392d08943e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b727c2b39ba431a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabaa5dfe63d44bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474fff0ff8b64c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,880</x:t>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,710</x:t>
-[...367 lines deleted...]
-          <x:t>90,830</x:t>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,810</x:t>
-[...188 lines deleted...]
-          <x:t>90,695</x:t>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>