--- v13 (2026-09-21)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaea9b427a4e40eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4263113db2d428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474fff0ff8b64c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1cf182429fa4964"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabaa5dfe63d44bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474fff0ff8b64c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8e5b8ceb9e41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1cf182429fa4964" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>90,560</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,360</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>89,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>