--- v14 (2026-10-11)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4263113db2d428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69860ef381224223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1cf182429fa4964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70386e5761b942dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8e5b8ceb9e41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1cf182429fa4964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4453b0389f4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70386e5761b942dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,005</x:t>
-[...421 lines deleted...]
-          <x:t>90,305</x:t>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>90,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,275</x:t>
-[...58 lines deleted...]
-          <x:t>90,360</x:t>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>