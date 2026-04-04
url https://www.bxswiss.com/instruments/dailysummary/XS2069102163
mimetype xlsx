--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3337a9383c4704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6bff7a82944510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580e61cb3ca94083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8784d3efe248fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4374a7fbf12749db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580e61cb3ca94083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e72578810ed4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8784d3efe248fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>