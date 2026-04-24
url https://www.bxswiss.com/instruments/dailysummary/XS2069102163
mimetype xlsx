--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6bff7a82944510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8bbe5ca4a049ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8784d3efe248fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a19edea79ca4943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e72578810ed4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8784d3efe248fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9b38f4c5364996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a19edea79ca4943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>91,210</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,135</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>90,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,030</x:t>
-[...441 lines deleted...]
-          <x:t>90,370</x:t>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>