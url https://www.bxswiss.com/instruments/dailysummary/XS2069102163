--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8bbe5ca4a049ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8683648888c7448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a19edea79ca4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ddd44c70d14f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9b38f4c5364996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a19edea79ca4943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2b041f1d7e4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ddd44c70d14f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,195</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,195</x:t>
-[...517 lines deleted...]
-          <x:t>90,660</x:t>
+          <x:t>90,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>