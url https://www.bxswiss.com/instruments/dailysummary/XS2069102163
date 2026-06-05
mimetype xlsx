--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8683648888c7448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57393e749b08426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ddd44c70d14f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152367bd97ae4223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2b041f1d7e4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ddd44c70d14f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b78858e5234cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152367bd97ae4223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,380</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,320</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>90,830</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,805</x:t>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>90,925</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>90,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>