--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57393e749b08426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a4fb73bff74eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152367bd97ae4223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8def1d0c0f9452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b78858e5234cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152367bd97ae4223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d16a48c50bc42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8def1d0c0f9452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>90,535</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>90,715</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,695</x:t>
-[...11 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,710</x:t>
-[...264 lines deleted...]
-          <x:t>90,940</x:t>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,880</x:t>
-[...65 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,150</x:t>
-[...4 lines deleted...]
-          <x:t>91,030</x:t>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>90,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>