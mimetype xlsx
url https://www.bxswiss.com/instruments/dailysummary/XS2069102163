--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a4fb73bff74eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b369a7d7d844ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8def1d0c0f9452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b50801660b441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d16a48c50bc42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8def1d0c0f9452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ed4908eeca4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b50801660b441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>90,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,780</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>90,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>90,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,700</x:t>
-[...485 lines deleted...]
-          <x:t>91,455</x:t>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>