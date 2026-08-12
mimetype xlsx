--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b369a7d7d844ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff971404c204001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b50801660b441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84147514c3834d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ed4908eeca4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b50801660b441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0100aad0681424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84147514c3834d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,135</x:t>
-[...313 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,110</x:t>
-[...102 lines deleted...]
-          <x:t>90,655</x:t>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>90,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>