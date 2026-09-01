--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff971404c204001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab115f592c5f437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84147514c3834d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b727c2b39ba431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0100aad0681424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84147514c3834d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc855c392d08943e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b727c2b39ba431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kommunalbanken 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2069102163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,950</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,850</x:t>
-[...16 lines deleted...]
-          <x:t>90,655</x:t>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>90,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>90,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,780</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>90,695</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>90,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>