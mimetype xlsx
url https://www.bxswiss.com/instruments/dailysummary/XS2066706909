--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575301eab41e4fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134e32abc2d8423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5edd4757221a4a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d66d757618d4ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1713a658c5a74cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5edd4757221a4a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6204595acfc448fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d66d757618d4ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENEL Finance International 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066706909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,370</x:t>
-[...16 lines deleted...]
-          <x:t>97,415</x:t>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,385</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,405</x:t>
-[...161 lines deleted...]
-          <x:t>97,370</x:t>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,345</x:t>
-[...97 lines deleted...]
-          <x:t>97,235</x:t>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,195</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>97,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>