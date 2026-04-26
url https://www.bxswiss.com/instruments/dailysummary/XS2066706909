--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134e32abc2d8423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806c61212bfa400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d66d757618d4ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1099ab7f16045c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6204595acfc448fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d66d757618d4ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a2329f869d48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1099ab7f16045c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENEL Finance International 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066706909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,400</x:t>
-[...53 lines deleted...]
-          <x:t>97,330</x:t>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,250</x:t>
-[...512 lines deleted...]
-          <x:t>97,000</x:t>
+          <x:t>97,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>