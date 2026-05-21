--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806c61212bfa400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77ce515f1004e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1099ab7f16045c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbe6aaf289b4414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a2329f869d48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1099ab7f16045c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf0e838885a4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbe6aaf289b4414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENEL Finance International 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066706909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>97,155</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,140</x:t>
-[...146 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>97,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,290</x:t>
-[...112 lines deleted...]
-          <x:t>97,260</x:t>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>