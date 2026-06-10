--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77ce515f1004e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ba5e3d1b5c4611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbe6aaf289b4414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6e3d457ee041d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf0e838885a4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbe6aaf289b4414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb09d3d80b7844dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6e3d457ee041d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENEL Finance International 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066706909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,305</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,290</x:t>
-[...539 lines deleted...]
-          <x:t>97,295</x:t>
+          <x:t>97,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>97,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>