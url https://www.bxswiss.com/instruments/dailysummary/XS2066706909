--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ba5e3d1b5c4611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd184eba5242b4bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6e3d457ee041d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f387d480b04a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb09d3d80b7844dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6e3d457ee041d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25613d461a7949fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f387d480b04a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENEL Finance International 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066706909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>97,395</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,395</x:t>
-[...38 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,425</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>97,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,470</x:t>
-[...107 lines deleted...]
-          <x:t>97,465</x:t>
+          <x:t>97,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>97,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>