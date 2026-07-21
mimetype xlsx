--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd184eba5242b4bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6b3d41d741422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f387d480b04a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdc161320a64aa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25613d461a7949fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f387d480b04a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e77dc2c22c94f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdc161320a64aa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENEL Finance International 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066706909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>97,585</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,590</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>