--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6b3d41d741422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b76fd3b8d554c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdc161320a64aa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4eb38ca1c3349f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e77dc2c22c94f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdc161320a64aa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc4d1b8d6024c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4eb38ca1c3349f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENEL Finance International 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066706909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>97,745</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>