--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b76fd3b8d554c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80073d8e475e448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4eb38ca1c3349f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65cd7a14051d4d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc4d1b8d6024c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4eb38ca1c3349f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2f881e5ea14425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65cd7a14051d4d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENEL Finance International 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066706909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,925</x:t>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,925</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>97,945</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,945</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>97,930</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>97,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>