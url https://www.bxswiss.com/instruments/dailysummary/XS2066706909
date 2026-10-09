--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80073d8e475e448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984ac320409e458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65cd7a14051d4d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348b8537e2474ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2f881e5ea14425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65cd7a14051d4d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2b5cf0efcc47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348b8537e2474ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENEL Finance International 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066706909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,935</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,945</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>97,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,955</x:t>
-[...16 lines deleted...]
-          <x:t>97,985</x:t>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,980</x:t>
-[...11 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,010</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>98,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>98,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,025</x:t>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,035</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>98,045</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>97,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>