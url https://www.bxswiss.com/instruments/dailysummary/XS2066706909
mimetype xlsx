--- v14 (2026-10-09)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984ac320409e458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7009a05019714c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348b8537e2474ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5859342b015245f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2b5cf0efcc47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348b8537e2474ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39610515771f4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5859342b015245f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ENEL Finance International 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066706909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,025</x:t>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,040</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>98,045</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...504 lines deleted...]
-          <x:t>98,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,035</x:t>
-[...11 lines deleted...]
-          <x:t>08.10.2026</x:t>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>98,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>