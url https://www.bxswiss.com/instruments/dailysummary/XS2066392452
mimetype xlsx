--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40aa1bad7ed9464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf6015ae5824664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c7ee4d391cb45c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7b6cd3eb3a4dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74b85591c8a54858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c7ee4d391cb45c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2a48f9c55a43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7b6cd3eb3a4dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>