--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf6015ae5824664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcfa1dac85d44d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7b6cd3eb3a4dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1884acf5cef492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2a48f9c55a43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7b6cd3eb3a4dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c1435a43bb4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1884acf5cef492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>91,295</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>91,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,280</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>91,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,280</x:t>
-[...53 lines deleted...]
-          <x:t>91,295</x:t>
+          <x:t>91,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...289 lines deleted...]
-          <x:t>90,910</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>