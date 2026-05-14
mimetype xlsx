--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcfa1dac85d44d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0ed1d6955c48a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1884acf5cef492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c6cc862c084b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c1435a43bb4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1884acf5cef492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7430999a5ffe4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c6cc862c084b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,395</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,215</x:t>
-[...269 lines deleted...]
-          <x:t>91,350</x:t>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>91,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>91,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>