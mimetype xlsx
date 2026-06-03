--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0ed1d6955c48a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e78aae9b1404590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c6cc862c084b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02390d5255df48ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7430999a5ffe4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c6cc862c084b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra378986e4c534adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02390d5255df48ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,045</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,995</x:t>
-[...97 lines deleted...]
-          <x:t>91,350</x:t>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>91,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,690</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>91,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>