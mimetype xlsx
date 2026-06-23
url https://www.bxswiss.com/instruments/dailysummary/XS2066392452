--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e78aae9b1404590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338167e9560a45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02390d5255df48ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad5450e18d540a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra378986e4c534adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02390d5255df48ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d44fd09c664228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad5450e18d540a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>91,405</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>91,695</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,635</x:t>
-[...43 lines deleted...]
-          <x:t>91,605</x:t>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,580</x:t>
-[...85 lines deleted...]
-          <x:t>91,690</x:t>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>