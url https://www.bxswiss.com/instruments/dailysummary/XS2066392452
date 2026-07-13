--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338167e9560a45e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f68002427e9483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad5450e18d540a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280a819a9c124f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d44fd09c664228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad5450e18d540a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R627a29ea529344ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280a819a9c124f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...11 lines deleted...]
-          <x:t>91,695</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,635</x:t>
-[...43 lines deleted...]
-          <x:t>91,605</x:t>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,580</x:t>
-[...313 lines deleted...]
-          <x:t>91,940</x:t>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,950</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>91,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>