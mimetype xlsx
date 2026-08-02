--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f68002427e9483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e0c5e77b0e4467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280a819a9c124f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R952812cecff34b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R627a29ea529344ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280a819a9c124f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radca880c83e044e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R952812cecff34b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,425</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,425</x:t>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>91,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>