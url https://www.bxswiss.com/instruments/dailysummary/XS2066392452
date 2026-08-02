--- v11 (2026-08-02)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e0c5e77b0e4467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c0fa2d3c9f4569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R952812cecff34b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa5a1aaf09a4f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radca880c83e044e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R952812cecff34b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e7510af78b48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa5a1aaf09a4f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>