--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c0fa2d3c9f4569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bf8026422148fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa5a1aaf09a4f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f04bedcb2c44cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e7510af78b48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa5a1aaf09a4f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e488e40dce542a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f04bedcb2c44cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>92,000</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,975</x:t>
-[...43 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,890</x:t>
-[...16 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,775</x:t>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,765</x:t>
-[...16 lines deleted...]
-          <x:t>91,720</x:t>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,710</x:t>
-[...323 lines deleted...]
-          <x:t>91,555</x:t>
+          <x:t>91,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>