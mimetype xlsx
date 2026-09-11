--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bf8026422148fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb793ec1cf8804327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f04bedcb2c44cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779af37311364248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e488e40dce542a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f04bedcb2c44cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc89871e56fe483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779af37311364248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>91,275</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>91,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>