--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb793ec1cf8804327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5eaac7e8f234483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779af37311364248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28c96e5b3374cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc89871e56fe483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779af37311364248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b4fe439bc04836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28c96e5b3374cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>91,625</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,485</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>91,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,365</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>