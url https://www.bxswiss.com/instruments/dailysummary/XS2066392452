--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5eaac7e8f234483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red87fd66d5db4d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28c96e5b3374cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f66e26fe8a2412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b4fe439bc04836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28c96e5b3374cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212f70eca6ef4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f66e26fe8a2412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sumitomo Mitsui 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2066392452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>91,045</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,675</x:t>
-[...409 lines deleted...]
-          <x:t>90,825</x:t>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>