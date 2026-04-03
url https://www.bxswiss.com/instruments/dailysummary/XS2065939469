--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b904d30f04541fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a087c3e0000487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce3e9114eb24e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa904e766a74153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01550be0cd064384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce3e9114eb24e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d5ce36feac4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa904e766a74153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,425</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>91,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,290</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>