--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a087c3e0000487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080e26c1af974208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa904e766a74153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c8a9871b1444a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d5ce36feac4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa904e766a74153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1373cd605a94f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c8a9871b1444a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>90,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...343 lines deleted...]
-          <x:t>90,285</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>