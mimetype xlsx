--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080e26c1af974208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27762ff5ac1f4b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c8a9871b1444a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78453c735375454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1373cd605a94f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c8a9871b1444a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee23cf0d06b4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78453c735375454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,710</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,600</x:t>
-[...215 lines deleted...]
-          <x:t>90,080</x:t>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>90,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,890</x:t>
-[...26 lines deleted...]
-          <x:t>90,530</x:t>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,510</x:t>
-[...171 lines deleted...]
-          <x:t>90,600</x:t>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>