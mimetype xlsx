--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27762ff5ac1f4b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca65fb3b2c8a4477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78453c735375454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1776dd61c4de4728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee23cf0d06b4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78453c735375454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3d53656a7f4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1776dd61c4de4728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>90,235</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,510</x:t>
-[...58 lines deleted...]
-          <x:t>90,535</x:t>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>90,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,725</x:t>
-[...286 lines deleted...]
-          <x:t>90,450</x:t>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,440</x:t>
-[...139 lines deleted...]
-          <x:t>90,275</x:t>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>