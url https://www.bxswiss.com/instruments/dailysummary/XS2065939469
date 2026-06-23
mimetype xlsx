--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca65fb3b2c8a4477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3086070205e74b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1776dd61c4de4728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re645c91e8d994d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3d53656a7f4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1776dd61c4de4728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c852aee1d54024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re645c91e8d994d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,450</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,440</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,820</x:t>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,645</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,980</x:t>
-[...43 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,090</x:t>
-[...16 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,965</x:t>
-[...36 lines deleted...]
-          <x:t>90,895</x:t>
+          <x:t>91,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>