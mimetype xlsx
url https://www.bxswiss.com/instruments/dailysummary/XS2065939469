--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3086070205e74b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e6f8e86bd64f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re645c91e8d994d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9575821d995417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c852aee1d54024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re645c91e8d994d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238c7683a5124a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9575821d995417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...33 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,980</x:t>
-[...43 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,945</x:t>
-[...11 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,965</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>91,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,880</x:t>
-[...11 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,805</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>90,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,930</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>91,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>