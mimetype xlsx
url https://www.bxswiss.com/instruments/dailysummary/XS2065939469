--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e6f8e86bd64f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9cab55bdb6343cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9575821d995417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5241627031ab46ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238c7683a5124a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9575821d995417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1271a8b5fbdc450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5241627031ab46ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,655</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,645</x:t>
-[...512 lines deleted...]
-          <x:t>90,730</x:t>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>90,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>