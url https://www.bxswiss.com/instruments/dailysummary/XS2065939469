--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9cab55bdb6343cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a0d16382d745aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5241627031ab46ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e0189d865841a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1271a8b5fbdc450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5241627031ab46ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68342b0c48f047c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e0189d865841a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,000</x:t>
-[...16 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>90,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,925</x:t>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,925</x:t>
-[...38 lines deleted...]
-          <x:t>90,840</x:t>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>90,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,535</x:t>
-[...21 lines deleted...]
-          <x:t>90,745</x:t>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,725</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>90,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>90,645</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>90,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>