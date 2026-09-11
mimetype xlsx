--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a0d16382d745aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2c76586bf343f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e0189d865841a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675cf10b2e1746a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68342b0c48f047c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e0189d865841a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53cf38ccede4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675cf10b2e1746a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,640</x:t>
-[...58 lines deleted...]
-          <x:t>90,325</x:t>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>90,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>