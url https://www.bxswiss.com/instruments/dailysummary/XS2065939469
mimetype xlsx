--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2c76586bf343f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fb2b43be764919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675cf10b2e1746a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dea5184c3174ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53cf38ccede4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675cf10b2e1746a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbedea94a71b4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dea5184c3174ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>90,685</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,605</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>90,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,475</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>