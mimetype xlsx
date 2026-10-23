--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fb2b43be764919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eecf9a6caf74ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dea5184c3174ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf9fa4a5bdb4e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbedea94a71b4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dea5184c3174ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a40c053ea7433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf9fa4a5bdb4e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quebec 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2065939469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>90,345</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,290</x:t>
-[...566 lines deleted...]
-          <x:t>89,945</x:t>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>