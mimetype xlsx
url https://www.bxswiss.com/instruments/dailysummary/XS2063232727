--- v5 (2026-03-14)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f7c7280df14c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79b9dc67f0243c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319ca96e39b341ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38d14c5a2874916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bd2614ead34442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319ca96e39b341ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866c17bf7e844e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38d14c5a2874916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2063232727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,805</x:t>
-[...43 lines deleted...]
-          <x:t>98,830</x:t>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,820</x:t>
-[...16 lines deleted...]
-          <x:t>98,830</x:t>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,830</x:t>
-[...65 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,865</x:t>
-[...26 lines deleted...]
-          <x:t>98,870</x:t>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,865</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>98,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>