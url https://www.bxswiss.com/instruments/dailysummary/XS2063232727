--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79b9dc67f0243c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d02a99bcee14245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38d14c5a2874916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd553639b9a4a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R866c17bf7e844e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38d14c5a2874916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89fdff5b4b549e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd553639b9a4a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2063232727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,870</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>98,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,885</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>98,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>