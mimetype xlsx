--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d02a99bcee14245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f3fb37166f404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd553639b9a4a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3627ce13804a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89fdff5b4b549e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd553639b9a4a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808d85dfe08d48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3627ce13804a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2063232727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>99,045</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,045</x:t>
-[...11 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,070</x:t>
-[...48 lines deleted...]
-          <x:t>99,075</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,075</x:t>
-[...16 lines deleted...]
-          <x:t>99,075</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,070</x:t>
-[...11 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>99,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,095</x:t>
-[...21 lines deleted...]
-          <x:t>99,095</x:t>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,095</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>