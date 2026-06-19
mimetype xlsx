--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f3fb37166f404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7244a53ec2fa4100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3627ce13804a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d753ae38c74de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808d85dfe08d48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3627ce13804a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f3cd00eea1419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d753ae38c74de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2063232727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...21 lines deleted...]
-          <x:t>99,185</x:t>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>99,195</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,225</x:t>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>