--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7244a53ec2fa4100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7c8cf355ef4f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d753ae38c74de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96fdea9f10547e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f3cd00eea1419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d753ae38c74de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96f4a005774464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96fdea9f10547e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2063232727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>99,295</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,305</x:t>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,315</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,335</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,370</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>99,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>