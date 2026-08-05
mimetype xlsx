--- v10 (2026-07-09)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7c8cf355ef4f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2d42fb47b14b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96fdea9f10547e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348af92454144367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96f4a005774464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96fdea9f10547e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683752ea9de34f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348af92454144367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2063232727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...490 lines deleted...]
-          <x:t>99,460</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,450</x:t>
-[...38 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,490</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>99,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>99,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>