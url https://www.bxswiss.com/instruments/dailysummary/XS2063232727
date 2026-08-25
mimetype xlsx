--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2d42fb47b14b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa198d5aeb7748cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348af92454144367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ae7da2e64b446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683752ea9de34f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348af92454144367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06675ff1054f4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ae7da2e64b446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2063232727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>