--- v12 (2026-08-25)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa198d5aeb7748cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf319ef8dc84e4fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ae7da2e64b446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0982b90b55f84fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06675ff1054f4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ae7da2e64b446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f23bdae9c2e4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0982b90b55f84fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2063232727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,685</x:t>
+          <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,700</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,700</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>