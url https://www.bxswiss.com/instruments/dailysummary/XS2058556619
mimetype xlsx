--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d99222140ac46d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d449657f9e4ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0256e70b374c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52919b7441954a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce272aea3cc45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0256e70b374c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f93d45b1f94fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52919b7441954a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Thermo Fisher Scientific 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2058556619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>