--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d449657f9e4ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece2963744784657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52919b7441954a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2609b1e41c884baf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f93d45b1f94fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52919b7441954a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa9fb6f2fa314790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2609b1e41c884baf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Thermo Fisher Scientific 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2058556619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,535</x:t>
-[...603 lines deleted...]
-          <x:t>87,360</x:t>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>