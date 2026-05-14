--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece2963744784657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc846924173be4ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2609b1e41c884baf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136a12dd32cf405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa9fb6f2fa314790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2609b1e41c884baf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2eb616e9f04426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136a12dd32cf405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Thermo Fisher Scientific 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2058556619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,955</x:t>
-[...21 lines deleted...]
-          <x:t>87,615</x:t>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,545</x:t>
-[...11 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,115</x:t>
-[...198 lines deleted...]
-          <x:t>88,045</x:t>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>