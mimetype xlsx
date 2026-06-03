--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc846924173be4ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3647ff685df4be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136a12dd32cf405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae405602409744c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2eb616e9f04426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136a12dd32cf405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31ad4c1638e4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae405602409744c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Thermo Fisher Scientific 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2058556619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>87,615</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>87,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,115</x:t>
-[...139 lines deleted...]
-          <x:t>88,245</x:t>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>87,885</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,875</x:t>
-[...16 lines deleted...]
-          <x:t>88,305</x:t>
+          <x:t>88,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,195</x:t>
-[...112 lines deleted...]
-          <x:t>87,635</x:t>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>