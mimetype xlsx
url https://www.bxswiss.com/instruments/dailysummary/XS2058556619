--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3647ff685df4be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb900eb42f54680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae405602409744c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e3cf574ff546eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31ad4c1638e4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae405602409744c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re182570699cf432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e3cf574ff546eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Thermo Fisher Scientific 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2058556619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>87,885</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,875</x:t>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>88,305</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,195</x:t>
-[...421 lines deleted...]
-          <x:t>88,395</x:t>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,145</x:t>
-[...31 lines deleted...]
-          <x:t>88,420</x:t>
+          <x:t>88,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>