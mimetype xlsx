--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb900eb42f54680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf643fa53aee24db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e3cf574ff546eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39ba2a20c844d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re182570699cf432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e3cf574ff546eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae30cbc134504074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39ba2a20c844d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Thermo Fisher Scientific 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2058556619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...11 lines deleted...]
-          <x:t>88,365</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,235</x:t>
-[...16 lines deleted...]
-          <x:t>88,395</x:t>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,320</x:t>
-[...308 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>88,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,410</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>88,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>