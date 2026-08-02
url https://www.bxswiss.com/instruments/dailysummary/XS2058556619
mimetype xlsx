--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf643fa53aee24db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0823898e8e4d4b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39ba2a20c844d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85294e10b14a400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae30cbc134504074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39ba2a20c844d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f395281df94917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85294e10b14a400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Thermo Fisher Scientific 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2058556619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>88,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>