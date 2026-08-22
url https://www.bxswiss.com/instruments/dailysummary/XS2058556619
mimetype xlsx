--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0823898e8e4d4b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87d8981de8a43c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85294e10b14a400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d793d3ab464bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f395281df94917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85294e10b14a400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51197b24589049d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d793d3ab464bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Thermo Fisher Scientific 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2058556619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>88,345</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,170</x:t>
-[...75 lines deleted...]
-          <x:t>87,900</x:t>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,070</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>87,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,780</x:t>
+          <x:t>87,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>