--- v12 (2026-08-22)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87d8981de8a43c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9abe7953e1d545ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d793d3ab464bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259d70489d72477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51197b24589049d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d793d3ab464bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d1e668cdce48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259d70489d72477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Thermo Fisher Scientific 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2058556619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>87,765</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>