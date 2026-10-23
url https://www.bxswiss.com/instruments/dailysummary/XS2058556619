--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9abe7953e1d545ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cc565b22184814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259d70489d72477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85211708f76545f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d1e668cdce48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259d70489d72477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b54399ee5a46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85211708f76545f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Thermo Fisher Scientific 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2058556619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>86,855</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>86,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,340</x:t>
-[...205 lines deleted...]
-          <x:t>86,395</x:t>
+          <x:t>86,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,875</x:t>
-[...173 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,880</x:t>
-[...9 lines deleted...]
-          <x:t>86,535</x:t>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>