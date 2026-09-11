--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280a6c5649584405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c5e9f7b867475f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2fc0e6ede694f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2de55707cb6467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4bebe797894c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2fc0e6ede694f55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a732ea162cc45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2de55707cb6467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055781962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,560</x:t>
-[...43 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,380</x:t>
-[...571 lines deleted...]
-          <x:t>77,120</x:t>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>