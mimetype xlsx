--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c5e9f7b867475f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205b0885c7964a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2de55707cb6467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d6a57d69484c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a732ea162cc45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2de55707cb6467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0457e69f58ab43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d6a57d69484c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055781962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>