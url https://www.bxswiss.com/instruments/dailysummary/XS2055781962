--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205b0885c7964a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb03071fc9e4368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66d6a57d69484c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85927c65add646cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0457e69f58ab43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66d6a57d69484c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573842df4ac04ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85927c65add646cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055781962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>75,720</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>75,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,485</x:t>
-[...48 lines deleted...]
-          <x:t>76,010</x:t>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,935</x:t>
-[...215 lines deleted...]
-          <x:t>75,270</x:t>
+          <x:t>75,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>