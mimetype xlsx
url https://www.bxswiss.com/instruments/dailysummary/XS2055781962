--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fb9d5c09a94389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e87edc862f34822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e79bca2e6d43b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1257e702438f4fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9445c569dee14aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e79bca2e6d43b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd819a1a25de4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1257e702438f4fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055781962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,745</x:t>
-[...399 lines deleted...]
-          <x:t>80,020</x:t>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,585</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>79,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,780</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>