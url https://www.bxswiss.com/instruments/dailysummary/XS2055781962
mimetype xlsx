--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e87edc862f34822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d56e6d6ff8447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1257e702438f4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4045fd4b47104eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd819a1a25de4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1257e702438f4fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8052ed472a1649dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4045fd4b47104eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055781962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>78,510</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>78,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>79,045</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,555</x:t>
-[...6 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,555</x:t>
-[...279 lines deleted...]
-          <x:t>78,235</x:t>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>