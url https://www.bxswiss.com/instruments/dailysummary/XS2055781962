--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d56e6d6ff8447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2638797d30fc4306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4045fd4b47104eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76475d3df9b24f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8052ed472a1649dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4045fd4b47104eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c0ed7cc11f45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76475d3df9b24f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055781962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>78,125</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,735</x:t>
-[...11 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,380</x:t>
+          <x:t>78,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,320</x:t>
-[...119 lines deleted...]
-          <x:t>78,595</x:t>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>78,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>