--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2638797d30fc4306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f015c68d3e42c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76475d3df9b24f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6dee97504c4abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c0ed7cc11f45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76475d3df9b24f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed7529333b14dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6dee97504c4abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055781962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>77,595</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,465</x:t>
-[...490 lines deleted...]
-          <x:t>78,150</x:t>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>