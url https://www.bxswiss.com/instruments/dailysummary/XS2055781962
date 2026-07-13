--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f015c68d3e42c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re972cf10d8e64b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6dee97504c4abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58a8806b53a4248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed7529333b14dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6dee97504c4abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fcb7e86da364c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58a8806b53a4248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055781962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...92 lines deleted...]
-          <x:t>78,430</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,370</x:t>
-[...43 lines deleted...]
-          <x:t>78,415</x:t>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,315</x:t>
-[...382 lines deleted...]
-          <x:t>78,555</x:t>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>