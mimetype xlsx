--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re972cf10d8e64b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afd92bb4fc24f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58a8806b53a4248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34470a534c34549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fcb7e86da364c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58a8806b53a4248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2887b94abc324630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34470a534c34549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055781962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,040</x:t>
-[...539 lines deleted...]
-          <x:t>78,000</x:t>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,000</x:t>
-[...26 lines deleted...]
-          <x:t>78,100</x:t>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>