--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afd92bb4fc24f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280a6c5649584405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34470a534c34549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2fc0e6ede694f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2887b94abc324630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34470a534c34549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4bebe797894c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2fc0e6ede694f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EIB 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055781962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>78,000</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,000</x:t>
-[...38 lines deleted...]
-          <x:t>77,950</x:t>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,780</x:t>
-[...65 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>77,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>77,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>77,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>