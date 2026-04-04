--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7b5a38bd3d4082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cfe8fe56514374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6455024798cb4266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4221377faa6e418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97c8dbc0e234ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6455024798cb4266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a070abce6ce4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4221377faa6e418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>90,095</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>90,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,755</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>89,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,350</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>