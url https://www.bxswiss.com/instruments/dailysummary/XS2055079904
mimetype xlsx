--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cfe8fe56514374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98657245cd864ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4221377faa6e418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2557a62e51324a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a070abce6ce4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4221377faa6e418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73a23848eac4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2557a62e51324a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,870</x:t>
-[...43 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,350</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>88,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>