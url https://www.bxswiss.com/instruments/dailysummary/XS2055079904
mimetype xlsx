--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98657245cd864ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2280da6b96a441dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2557a62e51324a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6440e7c4cc04210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73a23848eac4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2557a62e51324a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670d7f62464040c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6440e7c4cc04210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>88,610</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,590</x:t>
-[...92 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,430</x:t>
-[...279 lines deleted...]
-          <x:t>89,350</x:t>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>