--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2280da6b96a441dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda883b4bb72c405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6440e7c4cc04210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0d8444c324468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670d7f62464040c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6440e7c4cc04210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94842dc63db247d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0d8444c324468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>89,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>89,130</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>