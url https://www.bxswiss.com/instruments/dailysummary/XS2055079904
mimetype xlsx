--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda883b4bb72c405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1060497b286148b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0d8444c324468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95790c4b8d34c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94842dc63db247d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0d8444c324468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d6c4c71c2149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95790c4b8d34c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>89,365</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,070</x:t>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>89,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>89,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>90,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>