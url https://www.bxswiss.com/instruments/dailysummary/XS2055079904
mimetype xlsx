--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1060497b286148b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ec2a4fb0e04b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95790c4b8d34c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e683f73e00d4b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d6c4c71c2149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95790c4b8d34c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e23448ef67b499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e683f73e00d4b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>89,660</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>89,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,065</x:t>
-[...225 lines deleted...]
-          <x:t>90,225</x:t>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>