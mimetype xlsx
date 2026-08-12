--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ec2a4fb0e04b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd211f07c0acd4edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e683f73e00d4b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafbda67675f44d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e23448ef67b499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e683f73e00d4b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8dfc944be6149e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafbda67675f44d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>90,290</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,805</x:t>
-[...87 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,090</x:t>
-[...215 lines deleted...]
-          <x:t>89,340</x:t>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,320</x:t>
-[...87 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,255</x:t>
-[...144 lines deleted...]
-          <x:t>89,325</x:t>
+          <x:t>89,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>