--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd211f07c0acd4edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6261689f6cd49c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafbda67675f44d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166bd3a80bca487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8dfc944be6149e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafbda67675f44d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d95f34f7f524195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166bd3a80bca487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,255</x:t>
-[...21 lines deleted...]
-          <x:t>89,535</x:t>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,160</x:t>
-[...80 lines deleted...]
-          <x:t>89,025</x:t>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>88,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>89,415</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>