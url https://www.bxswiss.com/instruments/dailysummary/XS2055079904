--- v11 (2026-09-01)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6261689f6cd49c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e1d5319fe843e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166bd3a80bca487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5d055763ff4693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d95f34f7f524195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166bd3a80bca487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb46ab7b74840df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5d055763ff4693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>25.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,745</x:t>
-[...117 lines deleted...]
-          <x:t>88,875</x:t>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>