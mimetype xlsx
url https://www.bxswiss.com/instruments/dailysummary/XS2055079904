--- v12 (2026-09-21)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e1d5319fe843e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refcf9bc2ae584869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5d055763ff4693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb715b0f2cb444e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb46ab7b74840df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5d055763ff4693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7f6eec2ae34378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb715b0f2cb444e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>