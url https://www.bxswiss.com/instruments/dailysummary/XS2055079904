--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refcf9bc2ae584869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e260ce343924ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb715b0f2cb444e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706f8fb20c174739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7f6eec2ae34378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb715b0f2cb444e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0177a253bb945c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706f8fb20c174739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wintershall Dea Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2055079904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>88,040</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,125</x:t>
-[...4 lines deleted...]
-          <x:t>87,650</x:t>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,540</x:t>
-[...360 lines deleted...]
-          <x:t>87,890</x:t>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>