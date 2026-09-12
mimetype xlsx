--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb306af8284d432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4917951a08a4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d314b33bbb42ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a83a24d605428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf2302ff265b4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d314b33bbb42ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfad788417a24edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a83a24d605428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT &amp; T 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2051362072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,865</x:t>
-[...11 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>90,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>