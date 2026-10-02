--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4917951a08a4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093735c59bca44a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a83a24d605428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e526575a520479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfad788417a24edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a83a24d605428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77545fffbb60437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e526575a520479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT &amp; T 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2051362072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>