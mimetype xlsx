--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093735c59bca44a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1709988f73ec4923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e526575a520479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49382b4cdf82452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77545fffbb60437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e526575a520479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e09ee79df64a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49382b4cdf82452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AT &amp; T 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2051362072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>90,495</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,980</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,930</x:t>
-[...129 lines deleted...]
-          <x:t>90,010</x:t>
+          <x:t>89,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,795</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>90,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>