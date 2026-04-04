--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c173246caa04a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f9a376970944b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3cdfbba03548ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cd6a8bc8844ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7cb360bdcf4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3cdfbba03548ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1097c2958af43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cd6a8bc8844ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DH Europe Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2050404800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>