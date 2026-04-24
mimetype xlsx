--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f9a376970944b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa5ba05a2754946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cd6a8bc8844ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb150b0e70f1d4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1097c2958af43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cd6a8bc8844ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7069e82ff9614378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb150b0e70f1d4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DH Europe Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2050404800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>95,665</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,520</x:t>
-[...102 lines deleted...]
-          <x:t>95,250</x:t>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>17.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,295</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>94,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>