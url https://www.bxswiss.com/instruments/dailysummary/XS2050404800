--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa5ba05a2754946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078792b44a074f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb150b0e70f1d4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9bb0ca0b6b4133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7069e82ff9614378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb150b0e70f1d4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17e40205d0c4380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9bb0ca0b6b4133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DH Europe Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2050404800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,760</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,675</x:t>
-[...254 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>09.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,275</x:t>
-[...26 lines deleted...]
-          <x:t>95,290</x:t>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>95,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>