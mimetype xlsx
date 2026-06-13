--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078792b44a074f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b323bd485842bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9bb0ca0b6b4133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16af614c5bf140f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17e40205d0c4380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9bb0ca0b6b4133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4b2fee15594a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16af614c5bf140f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DH Europe Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2050404800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,195</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,190</x:t>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,365</x:t>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>95,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,310</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>95,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,400</x:t>
-[...387 lines deleted...]
-          <x:t>95,265</x:t>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>