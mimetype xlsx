--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b323bd485842bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838588a8703a4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16af614c5bf140f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c5cf7238e74860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4b2fee15594a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16af614c5bf140f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd19e422aec05456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c5cf7238e74860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DH Europe Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2050404800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,725</x:t>
-[...333 lines deleted...]
-          <x:t>95,740</x:t>
+          <x:t>95,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>