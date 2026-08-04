--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838588a8703a4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a332975d034f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c5cf7238e74860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1146c7050d8748dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd19e422aec05456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c5cf7238e74860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R927bdaa676d84cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1146c7050d8748dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DH Europe Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2050404800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,860</x:t>
-[...151 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>95,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,885</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>95,920</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>95,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>