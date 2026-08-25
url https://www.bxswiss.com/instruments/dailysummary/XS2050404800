--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a332975d034f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f67169a6b94d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1146c7050d8748dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29daf841c48846eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R927bdaa676d84cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1146c7050d8748dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf11ec99afe2648a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29daf841c48846eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DH Europe Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2050404800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,970</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,950</x:t>
-[...6 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,760</x:t>
-[...16 lines deleted...]
-          <x:t>95,845</x:t>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,865</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>95,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>