--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f67169a6b94d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047b111708de44ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29daf841c48846eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584813fe017e428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf11ec99afe2648a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29daf841c48846eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2c1297e1db4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584813fe017e428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DH Europe Finance 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2050404800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,740</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>95,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,740</x:t>
-[...490 lines deleted...]
-          <x:t>95,865</x:t>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>