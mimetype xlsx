--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00df13f6f47f4b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50432fd822ef4c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8eb9e3e47c40b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9afa3f352094865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa4e2c54852343bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8eb9e3e47c40b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a30e252bb8c4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9afa3f352094865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>79,470</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,345</x:t>
-[...6 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,205</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>79,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,250</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>