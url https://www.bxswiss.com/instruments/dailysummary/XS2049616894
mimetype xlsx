--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50432fd822ef4c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79587dbf6764de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9afa3f352094865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0018ce157f344c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a30e252bb8c4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9afa3f352094865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aea373f23174a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0018ce157f344c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>78,645</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>78,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>