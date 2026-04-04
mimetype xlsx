--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6301304fc34815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b7a45117f140c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b171a84ab144104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f04e0cb03846b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5c545fe1964302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b171a84ab144104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b16c9e5debe4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f04e0cb03846b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>