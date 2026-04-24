--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b7a45117f140c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d3c7f580a54439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f04e0cb03846b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c6781f8b7a4522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b16c9e5debe4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f04e0cb03846b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5bc26671be4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c6781f8b7a4522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>80,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,185</x:t>
-[...168 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,240</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>80,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>