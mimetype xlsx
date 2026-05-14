--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d3c7f580a54439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384071e2dd9b4c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c6781f8b7a4522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8dfa504aab446da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5bc26671be4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c6781f8b7a4522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993a01515a564fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8dfa504aab446da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,710</x:t>
-[...16 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,055</x:t>
-[...247 lines deleted...]
-          <x:t>80,110</x:t>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>80,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>