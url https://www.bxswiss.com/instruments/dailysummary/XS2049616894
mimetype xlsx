--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384071e2dd9b4c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf246499668f84a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8dfa504aab446da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ae827346014723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993a01515a564fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8dfa504aab446da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbf520f85cd43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ae827346014723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,945</x:t>
-[...156 lines deleted...]
-          <x:t>80,750</x:t>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,450</x:t>
-[...26 lines deleted...]
-          <x:t>80,445</x:t>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>79,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>