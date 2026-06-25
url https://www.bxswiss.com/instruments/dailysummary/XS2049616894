--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf246499668f84a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e0e9c772fa4202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ae827346014723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26901e014d994020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbf520f85cd43b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ae827346014723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546e2e9299354fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26901e014d994020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>80,395</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,245</x:t>
-[...308 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,805</x:t>
-[...198 lines deleted...]
-          <x:t>80,615</x:t>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>