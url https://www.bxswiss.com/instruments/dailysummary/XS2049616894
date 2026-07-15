--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e0e9c772fa4202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb527c2f24694899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26901e014d994020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60a38cba53c425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546e2e9299354fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26901e014d994020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd943185217429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60a38cba53c425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>80,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,630</x:t>
-[...48 lines deleted...]
-          <x:t>81,075</x:t>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,550</x:t>
-[...279 lines deleted...]
-          <x:t>81,590</x:t>
+          <x:t>80,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>