--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb527c2f24694899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf90f48c5334df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60a38cba53c425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4804a88960a4a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd943185217429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60a38cba53c425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea420b252a74dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4804a88960a4a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>81,375</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,775</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>