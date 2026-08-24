--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf90f48c5334df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2debdaf81381471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4804a88960a4a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed5c79ff07045fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea420b252a74dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4804a88960a4a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16fe922f52ea48bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed5c79ff07045fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>80,770</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>80,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,765</x:t>
-[...75 lines deleted...]
-          <x:t>80,390</x:t>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,170</x:t>
-[...171 lines deleted...]
-          <x:t>80,510</x:t>
+          <x:t>79,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>