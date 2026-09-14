--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2debdaf81381471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00df13f6f47f4b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed5c79ff07045fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8eb9e3e47c40b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16fe922f52ea48bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed5c79ff07045fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa4e2c54852343bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8eb9e3e47c40b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2049616894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,170</x:t>
-[...102 lines deleted...]
-          <x:t>80,045</x:t>
+          <x:t>79,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,045</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>80,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>79,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>