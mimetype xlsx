--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054dd26209a340be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468e1b9845f54ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af90e0cba474f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9494fd706ea4e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8331be506141b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af90e0cba474f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0811c8ffff98464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9494fd706ea4e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HELLA 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2047479469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,690</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,685</x:t>
-[...11 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,795</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,775</x:t>
-[...38 lines deleted...]
-          <x:t>97,735</x:t>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>97,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,805</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,805</x:t>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,930</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,890</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>97,945</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>97,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>