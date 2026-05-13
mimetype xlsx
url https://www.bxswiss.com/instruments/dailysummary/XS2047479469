--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468e1b9845f54ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e5f796b9a04408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9494fd706ea4e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef6deed70c74e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0811c8ffff98464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9494fd706ea4e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712f773ec6974cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef6deed70c74e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HELLA 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2047479469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>97,670</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...188 lines deleted...]
-          <x:t>97,815</x:t>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>97,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,945</x:t>
-[...4 lines deleted...]
-          <x:t>97,945</x:t>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>