--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e5f796b9a04408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4093619b32104973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef6deed70c74e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699e77d9ab164bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712f773ec6974cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef6deed70c74e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39aac293d1af4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699e77d9ab164bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HELLA 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2047479469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>97,955</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,945</x:t>
-[...178 lines deleted...]
-          <x:t>97,860</x:t>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,970</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...73 lines deleted...]
-          <x:t>98,045</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>