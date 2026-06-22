--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4093619b32104973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723f068ef84e4d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699e77d9ab164bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006a0122d61c4044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39aac293d1af4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699e77d9ab164bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f5ae58a0439451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006a0122d61c4044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HELLA 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2047479469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,220</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,295</x:t>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>