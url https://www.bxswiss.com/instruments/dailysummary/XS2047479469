--- v9 (2026-06-22)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723f068ef84e4d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204e7aef39144c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006a0122d61c4044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R029f85a0e81340dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f5ae58a0439451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006a0122d61c4044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda01f6d156cf4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R029f85a0e81340dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HELLA 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2047479469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...517 lines deleted...]
-          <x:t>98,635</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,595</x:t>
-[...31 lines deleted...]
-          <x:t>98,560</x:t>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>