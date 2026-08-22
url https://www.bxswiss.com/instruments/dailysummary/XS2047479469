--- v10 (2026-08-01)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204e7aef39144c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c44cf9f56604879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R029f85a0e81340dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71fb1dea57a448e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda01f6d156cf4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R029f85a0e81340dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1cf596014e84d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71fb1dea57a448e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HELLA 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2047479469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,715</x:t>
-[...48 lines deleted...]
-          <x:t>98,790</x:t>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>98,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>99,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,925</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>98,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>