--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01799dab72374c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c953517ab194eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374cadc7f2494af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb776e174e4a49d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb82bf35a8afc4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374cadc7f2494af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cd485d3aa443a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb776e174e4a49d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2024715794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,580</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,580</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,580</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>97,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>97,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,570</x:t>
-[...33 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,595</x:t>
-[...286 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>97,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>