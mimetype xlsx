--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c953517ab194eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d3e7b472544a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb776e174e4a49d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67d867d56a6426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cd485d3aa443a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb776e174e4a49d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35803be909bb4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67d867d56a6426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2024715794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,620</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>97,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,590</x:t>
-[...6 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,675</x:t>
-[...43 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,575</x:t>
-[...468 lines deleted...]
-          <x:t>97,280</x:t>
+          <x:t>97,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>