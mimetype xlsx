--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d3e7b472544a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd5bb5b4a0e474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67d867d56a6426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5fa34a4f2d42ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35803be909bb4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67d867d56a6426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37745b2e0ab84ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5fa34a4f2d42ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2024715794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>97,265</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,260</x:t>
-[...11 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,560</x:t>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>97,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>