--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd5bb5b4a0e474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9570514c0bba4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5fa34a4f2d42ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e97efefaf7b49fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37745b2e0ab84ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5fa34a4f2d42ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819ee227ddbb4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e97efefaf7b49fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2024715794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,385</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,365</x:t>
-[...16 lines deleted...]
-          <x:t>97,415</x:t>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,410</x:t>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>97,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>97,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,520</x:t>
-[...436 lines deleted...]
-          <x:t>97,490</x:t>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>