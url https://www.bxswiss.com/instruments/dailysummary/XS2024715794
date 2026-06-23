--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9570514c0bba4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa0bf9c87029454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e97efefaf7b49fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6d6a666ba3449c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819ee227ddbb4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e97efefaf7b49fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0a82eb32f7482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6d6a666ba3449c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2024715794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>97,600</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,625</x:t>
-[...43 lines deleted...]
-          <x:t>97,625</x:t>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,625</x:t>
-[...58 lines deleted...]
-          <x:t>97,645</x:t>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>