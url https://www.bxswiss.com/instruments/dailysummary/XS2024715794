--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa0bf9c87029454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972f6751960c42f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6d6a666ba3449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3882edb8a82a4f2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0a82eb32f7482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6d6a666ba3449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28099cf8746c4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3882edb8a82a4f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2024715794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...65 lines deleted...]
-          <x:t>97,625</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,625</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>97,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,755</x:t>
-[...16 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>97,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,740</x:t>
-[...58 lines deleted...]
-          <x:t>97,795</x:t>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>