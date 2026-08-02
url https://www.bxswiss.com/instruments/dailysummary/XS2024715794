--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972f6751960c42f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108e57800cbb4f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3882edb8a82a4f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57213d98b16d4eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28099cf8746c4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3882edb8a82a4f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37822c3daf8241cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57213d98b16d4eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2024715794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>97,755</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,740</x:t>
-[...124 lines deleted...]
-          <x:t>97,855</x:t>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,825</x:t>
-[...16 lines deleted...]
-          <x:t>97,855</x:t>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,845</x:t>
-[...97 lines deleted...]
-          <x:t>97,885</x:t>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,875</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>97,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,925</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,915</x:t>
-[...139 lines deleted...]
-          <x:t>97,915</x:t>
+          <x:t>97,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>