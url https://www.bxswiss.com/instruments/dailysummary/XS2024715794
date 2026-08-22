--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108e57800cbb4f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b975e46eae4a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57213d98b16d4eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b947006ddd4a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37822c3daf8241cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57213d98b16d4eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c8b41e722d4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b947006ddd4a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2024715794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,885</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,875</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>97,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,925</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,915</x:t>
-[...502 lines deleted...]
-          <x:t>97,965</x:t>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,005</x:t>
-[...9 lines deleted...]
-          <x:t>97,985</x:t>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>