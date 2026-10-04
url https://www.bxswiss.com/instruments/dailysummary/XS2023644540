--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75db8dc5359e4785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c23cafd923b4284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac2acad1746446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434864e3d6594433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5eee4cace043c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac2acad1746446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb37b18e727b4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434864e3d6594433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merck 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2023644540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>88,385</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,120</x:t>
-[...75 lines deleted...]
-          <x:t>87,900</x:t>
+          <x:t>88,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,980</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,815</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>