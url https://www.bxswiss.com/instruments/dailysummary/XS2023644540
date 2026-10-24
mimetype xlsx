--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c23cafd923b4284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377fea03322740a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434864e3d6594433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998073a9c7704eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb37b18e727b4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434864e3d6594433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8198edd592f4450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998073a9c7704eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Merck 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2023644540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,980</x:t>
-[...468 lines deleted...]
-          <x:t>87,510</x:t>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>