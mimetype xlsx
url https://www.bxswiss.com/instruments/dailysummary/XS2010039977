--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43a58581144422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9409cc9bd1fe456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77b1162368cc4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e516eb1ad404568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99faf002a42245d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77b1162368cc4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d50ad473b24a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e516eb1ad404568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,260</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>99,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,470</x:t>
-[...80 lines deleted...]
-          <x:t>99,485</x:t>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,485</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,935</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>