--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9409cc9bd1fe456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ec2748293044bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e516eb1ad404568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38eb8c0136544c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d50ad473b24a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e516eb1ad404568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0497f13b4d429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38eb8c0136544c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>98,530</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>98,325</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>97,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>