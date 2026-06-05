--- v5 (2026-04-26)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ec2748293044bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a967dcbec44049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38eb8c0136544c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b622700f6064aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0497f13b4d429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38eb8c0136544c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc157cb0cff6498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b622700f6064aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,790</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,705</x:t>
-[...227 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,465</x:t>
-[...70 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,620</x:t>
-[...117 lines deleted...]
-          <x:t>98,595</x:t>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>