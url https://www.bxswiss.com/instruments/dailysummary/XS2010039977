--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a967dcbec44049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6741beb2e30450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b622700f6064aa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762a154a74b1414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc157cb0cff6498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b622700f6064aa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f96f1266fb645d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762a154a74b1414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,185</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,180</x:t>
-[...43 lines deleted...]
-          <x:t>98,260</x:t>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,205</x:t>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>98,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>98,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,400</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>98,605</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>98,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>