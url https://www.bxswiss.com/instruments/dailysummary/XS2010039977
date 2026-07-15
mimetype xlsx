--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6741beb2e30450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re234dc05058c4f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762a154a74b1414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R943051d88ec84376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f96f1266fb645d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762a154a74b1414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d939190af9c40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R943051d88ec84376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,335</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,455</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>98,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,530</x:t>
-[...399 lines deleted...]
-          <x:t>98,475</x:t>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,595</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>98,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>