--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re234dc05058c4f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d477bf54ef40d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R943051d88ec84376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89396a9530b4c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d939190af9c40c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R943051d88ec84376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re876763c15614bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89396a9530b4c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,515</x:t>
-[...161 lines deleted...]
-          <x:t>98,475</x:t>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>98,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>