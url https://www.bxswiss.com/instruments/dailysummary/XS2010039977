--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d477bf54ef40d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479d252dc7c64c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89396a9530b4c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ff43da6c4e413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re876763c15614bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89396a9530b4c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51a7d3cb0ec46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ff43da6c4e413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,730</x:t>
-[...4 lines deleted...]
-          <x:t>98,500</x:t>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,720</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,740</x:t>
-[...539 lines deleted...]
-          <x:t>98,805</x:t>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>