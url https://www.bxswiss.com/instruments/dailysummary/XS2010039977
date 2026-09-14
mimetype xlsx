--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479d252dc7c64c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3411d823772b46ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ff43da6c4e413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa51ca793734b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51a7d3cb0ec46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ff43da6c4e413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76151e68c42d4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa51ca793734b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,495</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,685</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,600</x:t>
-[...4 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>