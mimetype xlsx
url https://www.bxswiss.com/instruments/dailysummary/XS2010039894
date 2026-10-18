--- v12 (2026-09-09)
+++ v13 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89817cfcb332431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48eb8acbd5ec4b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dec853ff9bf4e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5ca168bb6749ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846d56a45a0f4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dec853ff9bf4e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ec31d04d9c46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5ca168bb6749ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>96,395</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>