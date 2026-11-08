--- v13 (2026-10-18)
+++ v14 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48eb8acbd5ec4b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7edc33981b4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5ca168bb6749ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664421ddd2174f7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ec31d04d9c46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5ca168bb6749ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re462729967b54d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664421ddd2174f7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,500</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,445</x:t>
+          <x:t>95,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>95,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>95,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>