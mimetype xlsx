--- v4 (2026-03-16)
+++ v5 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1435068894544a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b4a8d3d8a2483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea8c259eeee49ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407d0d0dd3254589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb10a64d80eb40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea8c259eeee49ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74e1a2954e64e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407d0d0dd3254589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...554 lines deleted...]
-          <x:t>93,195</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...19 lines deleted...]
-          <x:t>93,110</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>