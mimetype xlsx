--- v5 (2026-04-20)
+++ v6 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b4a8d3d8a2483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4bd98fd49b64b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407d0d0dd3254589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c9d9fbec0541bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74e1a2954e64e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407d0d0dd3254589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b4cfc5cca74d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c9d9fbec0541bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>