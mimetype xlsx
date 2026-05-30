--- v6 (2026-05-10)
+++ v7 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4bd98fd49b64b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5379665d98044fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c9d9fbec0541bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35cd4f1e919f4413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b4cfc5cca74d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c9d9fbec0541bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a22b7bb305433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35cd4f1e919f4413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,475</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,365</x:t>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>93,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>93,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,840</x:t>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>94,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>