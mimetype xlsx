--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5379665d98044fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35c91756bc74e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35cd4f1e919f4413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a646c3d91e4cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a22b7bb305433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35cd4f1e919f4413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee226e6ac8a4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a646c3d91e4cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>94,495</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>