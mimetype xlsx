--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35c91756bc74e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c5e55fc0594a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a646c3d91e4cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70675f5a3aa74ef1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee226e6ac8a4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a646c3d91e4cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768913e25845403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70675f5a3aa74ef1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>94,620</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,620</x:t>
+          <x:t>95,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>95,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>95,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>94,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>