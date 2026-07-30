--- v9 (2026-07-10)
+++ v10 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c5e55fc0594a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bea818f15604994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70675f5a3aa74ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46313c4ed81242ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768913e25845403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70675f5a3aa74ef1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb11b9cdd134041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46313c4ed81242ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,500</x:t>
-[...151 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>96,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,705</x:t>
-[...26 lines deleted...]
-          <x:t>95,780</x:t>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>