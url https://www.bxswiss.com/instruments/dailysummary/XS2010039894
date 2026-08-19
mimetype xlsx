--- v10 (2026-07-30)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bea818f15604994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f26d01e08f4f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46313c4ed81242ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74179907e894c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb11b9cdd134041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46313c4ed81242ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73adcdb040d4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74179907e894c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,040</x:t>
-[...16 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,805</x:t>
-[...387 lines deleted...]
-          <x:t>95,605</x:t>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>