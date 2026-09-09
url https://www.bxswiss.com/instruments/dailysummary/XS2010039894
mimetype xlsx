--- v11 (2026-08-19)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f26d01e08f4f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89817cfcb332431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74179907e894c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dec853ff9bf4e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73adcdb040d4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74179907e894c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846d56a45a0f4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dec853ff9bf4e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZF Europe Finance 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS2010039894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>96,355</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,250</x:t>
-[...48 lines deleted...]
-          <x:t>96,540</x:t>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,535</x:t>
-[...33 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,510</x:t>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>96,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>