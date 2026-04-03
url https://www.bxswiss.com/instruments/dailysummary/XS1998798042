--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ebb3d051ca45c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052db26bfa9c4f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8247849eb2dc4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01492d75bbb94554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cb373fcbd4642e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8247849eb2dc4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5aee1f9984f4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01492d75bbb94554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1998798042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...95 lines deleted...]
-          <x:t>91,605</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>27.01.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,840</x:t>
-[...495 lines deleted...]
-          <x:t>92,105</x:t>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>