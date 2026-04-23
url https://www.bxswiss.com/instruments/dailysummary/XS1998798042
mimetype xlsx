--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052db26bfa9c4f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb432171c57547c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01492d75bbb94554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155919fb06394fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5aee1f9984f4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01492d75bbb94554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb63fefc2104afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155919fb06394fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1998798042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>90,315</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>90,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,280</x:t>
-[...38 lines deleted...]
-          <x:t>90,190</x:t>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,385</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>89,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>