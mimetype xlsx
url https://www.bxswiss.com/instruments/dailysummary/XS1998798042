--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb432171c57547c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bba1c7c60ce41c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155919fb06394fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795b8606e46a41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb63fefc2104afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155919fb06394fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbdb5ff484d46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795b8606e46a41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1998798042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,825</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,570</x:t>
-[...355 lines deleted...]
-          <x:t>90,385</x:t>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>