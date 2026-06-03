--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bba1c7c60ce41c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabbeab1922d4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795b8606e46a41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b5cb5278a534a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbdb5ff484d46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795b8606e46a41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247258e4b76c4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b5cb5278a534a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1998798042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>90,910</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,835</x:t>
-[...11 lines deleted...]
-          <x:t>90,620</x:t>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,550</x:t>
-[...286 lines deleted...]
-          <x:t>90,100</x:t>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,065</x:t>
-[...139 lines deleted...]
-          <x:t>89,965</x:t>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>