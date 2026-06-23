--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabbeab1922d4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823ec5c299ef48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b5cb5278a534a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33b529987a54de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247258e4b76c4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b5cb5278a534a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf843178fee004bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33b529987a54de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1998798042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,100</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,065</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,640</x:t>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,470</x:t>
-[...6 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,510</x:t>
-[...372 lines deleted...]
-          <x:t>90,735</x:t>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>90,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>