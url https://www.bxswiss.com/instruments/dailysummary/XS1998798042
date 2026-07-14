--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823ec5c299ef48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36f0992262742b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33b529987a54de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9f43ebe6734add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf843178fee004bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33b529987a54de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref49123271674c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9f43ebe6734add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1998798042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...65 lines deleted...]
-          <x:t>90,540</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,510</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,705</x:t>
-[...75 lines deleted...]
-          <x:t>91,125</x:t>
+          <x:t>90,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,905</x:t>
-[...63 lines deleted...]
-          <x:t>90,915</x:t>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>