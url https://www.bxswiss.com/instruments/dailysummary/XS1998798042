--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36f0992262742b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b17b598dca4335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9f43ebe6734add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20fcc670f244ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref49123271674c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9f43ebe6734add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac5acb7b4f94962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20fcc670f244ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1998798042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>90,775</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,705</x:t>
-[...75 lines deleted...]
-          <x:t>91,125</x:t>
+          <x:t>90,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,905</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>90,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,720</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>90,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>90,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>