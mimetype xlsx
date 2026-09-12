--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b17b598dca4335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fec18f7d1d4e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20fcc670f244ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc373364312354e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac5acb7b4f94962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20fcc670f244ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62abce389f9b4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc373364312354e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1998798042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>90,645</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,630</x:t>
-[...70 lines deleted...]
-          <x:t>90,545</x:t>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,420</x:t>
-[...21 lines deleted...]
-          <x:t>90,325</x:t>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>90,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,345</x:t>
-[...43 lines deleted...]
-          <x:t>90,190</x:t>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,010</x:t>
-[...161 lines deleted...]
-          <x:t>90,380</x:t>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>