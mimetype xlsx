--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fec18f7d1d4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b434d019bd945d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc373364312354e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b394ad3e96046a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62abce389f9b4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc373364312354e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccb696cc64a4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b394ad3e96046a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1998798042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -786,36 +381,441 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>