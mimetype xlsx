--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b434d019bd945d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f102cecdad4358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b394ad3e96046a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3065ab7452fc4f76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccb696cc64a4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b394ad3e96046a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a64c30a9f03497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3065ab7452fc4f76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>National Australia Bank 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1998798042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>88,900</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,895</x:t>
-[...151 lines deleted...]
-          <x:t>88,815</x:t>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>02.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>88,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>