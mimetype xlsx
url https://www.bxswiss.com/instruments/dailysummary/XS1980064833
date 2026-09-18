--- v7 (2026-08-29)
+++ v8 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50ad3c8fa934014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f44a5b7d604b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed18e6d3cc049cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra721de4a4a1640eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db21465feff4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed18e6d3cc049cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3840e3c267414c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra721de4a4a1640eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1980064833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,045</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,005</x:t>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>94,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,935</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>95,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,110</x:t>
-[...345 lines deleted...]
-          <x:t>95,015</x:t>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,960</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>