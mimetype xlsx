--- v8 (2026-09-18)
+++ v9 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f44a5b7d604b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd5b193872747fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra721de4a4a1640eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34574661682477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3840e3c267414c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra721de4a4a1640eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c16c748df3d4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34574661682477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1980064833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>94,815</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,715</x:t>
-[...16 lines deleted...]
-          <x:t>94,690</x:t>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,665</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,315</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>