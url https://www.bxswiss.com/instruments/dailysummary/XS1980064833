--- v9 (2026-10-09)
+++ v10 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd5b193872747fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5dc43826354354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34574661682477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ff7882cb1d4f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c16c748df3d4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34574661682477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f3147615b44fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ff7882cb1d4f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1980064833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>94,595</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,240</x:t>
-[...21 lines deleted...]
-          <x:t>94,200</x:t>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,200</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>94,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,260</x:t>
-[...124 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>25.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>94,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>