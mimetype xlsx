--- v2 (2026-02-21)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde3471a6202045d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f85581f3f04bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40551084e6b5429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b072eeb8964773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb77b72891dd64810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40551084e6b5429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc64300bd3e49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b072eeb8964773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1980064833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,345</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,310</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>95,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,410</x:t>
-[...355 lines deleted...]
-          <x:t>95,650</x:t>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>