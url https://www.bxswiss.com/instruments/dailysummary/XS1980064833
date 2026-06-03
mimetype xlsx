--- v3 (2026-04-05)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f85581f3f04bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fabb91c5b84b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b072eeb8964773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e9bc80a6244fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc64300bd3e49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b072eeb8964773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a2c418cef440d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e9bc80a6244fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1980064833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,190</x:t>
-[...4 lines deleted...]
-          <x:t>95,000</x:t>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>94,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>