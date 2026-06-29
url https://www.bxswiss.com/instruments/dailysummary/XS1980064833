--- v4 (2026-06-03)
+++ v5 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2fabb91c5b84b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4369a43f45014a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e9bc80a6244fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f6ca99509a45ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a2c418cef440d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e9bc80a6244fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09de924320a84d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f6ca99509a45ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1980064833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>94,945</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>95,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>95,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>95,210</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,200</x:t>
-[...11 lines deleted...]
-          <x:t>95,055</x:t>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,995</x:t>
-[...6 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,165</x:t>
-[...9 lines deleted...]
-          <x:t>95,110</x:t>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>