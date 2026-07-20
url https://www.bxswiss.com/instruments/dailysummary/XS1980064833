--- v5 (2026-06-29)
+++ v6 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4369a43f45014a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15a614e7d3a470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f6ca99509a45ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af08d5333db4b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09de924320a84d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f6ca99509a45ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6ae5e9f1954664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af08d5333db4b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1980064833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>94,955</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,080</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,010</x:t>
-[...485 lines deleted...]
-          <x:t>95,470</x:t>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>