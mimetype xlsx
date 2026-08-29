--- v6 (2026-07-20)
+++ v7 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15a614e7d3a470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50ad3c8fa934014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af08d5333db4b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed18e6d3cc049cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc6ae5e9f1954664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af08d5333db4b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db21465feff4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed18e6d3cc049cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Citigroup 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1980064833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,285</x:t>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>95,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,070</x:t>
-[...43 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,905</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>94,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>