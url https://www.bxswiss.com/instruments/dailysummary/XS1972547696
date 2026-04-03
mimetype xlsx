--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c92554216e94ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731d4932dda24f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e08f24a5cee4cb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdffd6ab376e94a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2475abd0297447c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e08f24a5cee4cb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98bc726a6f14b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdffd6ab376e94a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1972547696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,635</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,635</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,650</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>