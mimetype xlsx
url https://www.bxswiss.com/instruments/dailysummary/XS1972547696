--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731d4932dda24f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab25528945954b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdffd6ab376e94a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b9335165e740e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98bc726a6f14b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdffd6ab376e94a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37506ba4ae554627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b9335165e740e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1972547696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>98,685</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>98,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>