--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab25528945954b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2f05c3969a4264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b9335165e740e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c09114bb2624270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37506ba4ae554627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b9335165e740e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R918ecbd4c3474f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c09114bb2624270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1972547696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,445</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,220</x:t>
-[...53 lines deleted...]
-          <x:t>98,520</x:t>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,715</x:t>
-[...70 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,855</x:t>
-[...279 lines deleted...]
-          <x:t>98,835</x:t>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>