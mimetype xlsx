--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2f05c3969a4264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3063383e784244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c09114bb2624270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55967ae8dd774304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R918ecbd4c3474f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c09114bb2624270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf85dfa8aa624555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55967ae8dd774304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1972547696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,810</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,795</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,780</x:t>
-[...53 lines deleted...]
-          <x:t>98,805</x:t>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,890</x:t>
-[...43 lines deleted...]
-          <x:t>98,890</x:t>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>98,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>