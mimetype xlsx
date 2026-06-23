--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3063383e784244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5e4f09a31047e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55967ae8dd774304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12516c2732f94df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf85dfa8aa624555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55967ae8dd774304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5983530d1dd4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12516c2732f94df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1972547696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,765</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,855</x:t>
-[...323 lines deleted...]
-          <x:t>98,940</x:t>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>98,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>