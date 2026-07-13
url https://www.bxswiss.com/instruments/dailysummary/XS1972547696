--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5e4f09a31047e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3562ee0f6ee4ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12516c2732f94df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0117a3d1842244f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5983530d1dd4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12516c2732f94df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f24614e5bd945f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0117a3d1842244f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1972547696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...11 lines deleted...]
-          <x:t>98,975</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>98,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,960</x:t>
-[...124 lines deleted...]
-          <x:t>98,940</x:t>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,895</x:t>
-[...161 lines deleted...]
-          <x:t>99,015</x:t>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>99,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>