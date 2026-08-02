--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3562ee0f6ee4ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edd5dc15b514d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0117a3d1842244f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R453eb2990ce84de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f24614e5bd945f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0117a3d1842244f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b38eb36b8f4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R453eb2990ce84de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1972547696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,860</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,035</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,075</x:t>
-[...26 lines deleted...]
-          <x:t>99,050</x:t>
+          <x:t>99,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...113 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>99,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,085</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>99,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,150</x:t>
-[...53 lines deleted...]
-          <x:t>99,000</x:t>
+          <x:t>98,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,010</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>99,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>