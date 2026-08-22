--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edd5dc15b514d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f13c96f51c44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R453eb2990ce84de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9118426642694395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b38eb36b8f4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R453eb2990ce84de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4f7e1c8ce64e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9118426642694395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Volkswagen Financial Services 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS1972547696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,150</x:t>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,140</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,140</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>99,095</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>99,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>